--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,68 @@
     <t>665/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>Construction of 300 cum. (2 nos.), 250 cum. (1 no.), 200 cum. (02 nos.) and 150 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 12 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Uttar Kashiabad, Dakshin Kashiabad, Manmathapur, Ramgopalpur, Mrinalnagar and Bhubannagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No of FHTC= 12945]</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000052/2023-2024</t>
   </si>
   <si>
     <t>122/AD</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>GARGO TRADERS</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Bhubannagar PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (SM/16294)</t>
+  </si>
+  <si>
+    <t>ORD/003204/2023-2024</t>
+  </si>
+  <si>
+    <t>170/KSD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,73 +726,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1060,54 +1078,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>6.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1241,54 +1259,54 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>38.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>18.04</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>46.87</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1304,54 +1322,54 @@
       <c r="I10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>0.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>16.66</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1485,101 +1503,164 @@
       <c r="I13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>2798.35</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>134.97</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="S13" s="4">
         <v>64</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.48</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>2958.59</v>
+      </c>
+      <c r="P15" s="8">
+        <v>159.22</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>5.38</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>