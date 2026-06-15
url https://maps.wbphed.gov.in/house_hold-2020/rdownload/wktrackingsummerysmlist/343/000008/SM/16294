--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -212,51 +212,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000457/2023-2024</t>
   </si>
   <si>
     <t>4720/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Bhubannagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001832/2022-2023</t>
   </si>
   <si>
     <t>12182/AD</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
-    <t>15/04/2023</t>
+    <t>25/11/2024</t>
   </si>
   <si>
     <t>SUNDARBAN SPARK TRADERS</t>
   </si>
   <si>
     <t>Making and fixing of permanent display board at headwork site of Bhubannagar, Gobindarampur, Laxmipur, Madhusudanpur, Ramtanunagar, Shibkalinagar PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
   </si>
   <si>
     <t>Juniour Engineer_2, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/002142/2023-2024</t>
   </si>
   <si>
     <t>942/KSD</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>BIMALENDU GIRI</t>
   </si>