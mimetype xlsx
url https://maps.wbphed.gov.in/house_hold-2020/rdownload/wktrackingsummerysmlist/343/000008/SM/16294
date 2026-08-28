--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,264 +80,264 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Kakdwip</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED BHUBANNAGAR PIPE WATER SUPPLY SCHEME UNDER ALIPORE DIVISION, BLOCK-KAKDWIP,DISTRICT - SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>SM/16294</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme Bhubannagar PWSS including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002165/2022-2023</t>
+  </si>
+  <si>
+    <t>8338/AD</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>26/01/2023</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Bhubannagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001832/2022-2023</t>
+  </si>
+  <si>
+    <t>12182/AD</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>SUNDARBAN SPARK TRADERS</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. (2 nos.), 250 cum. (1 no.), 200 cum. (02 nos.) and 150 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 12 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Uttar Kashiabad, Dakshin Kashiabad, Manmathapur, Ramgopalpur, Mrinalnagar and Bhubannagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No of FHTC= 12945]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000052/2023-2024</t>
+  </si>
+  <si>
+    <t>122/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>GARGO TRADERS</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>GROUND WATER BASED BHUBANNAGAR PIPE WATER SUPPLY SCHEME UNDER ALIPORE DIVISION, BLOCK-KAKDWIP,DISTRICT - SOUTH 24 PARGANAS</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Bhubannagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kakdwip]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000110/2023-2024</t>
   </si>
   <si>
     <t>1004/SMD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
-    <t>Alipore Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Bhubannagar W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000960/2023-2024</t>
   </si>
   <si>
     <t>2992/AD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>M/S. PARAMESWAR ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Bhubannagar W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000959/2023-2024</t>
   </si>
   <si>
     <t>2991/AD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>M/S SABITRI ENTERPRISE</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme Bhubannagar PWSS including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>LEMNISCATE</t>
+    <t>Making and fixing of permanent display board at headwork site of Bhubannagar, Gobindarampur, Laxmipur, Madhusudanpur, Ramtanunagar, Shibkalinagar PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002142/2023-2024</t>
+  </si>
+  <si>
+    <t>942/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000126/2023-2024</t>
   </si>
   <si>
     <t>662/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000457/2023-2024</t>
   </si>
   <si>
     <t>4720/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
-    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Bhubannagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...35 lines deleted...]
-    <t>BIMALENDU GIRI</t>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Bhubannagar PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (SM/16294)</t>
+  </si>
+  <si>
+    <t>ORD/003204/2023-2024</t>
+  </si>
+  <si>
+    <t>170/KSD</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
   </si>
   <si>
     <t>RTOR000995/2023-2024</t>
   </si>
   <si>
     <t>1788/AD</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RTOR000820/2023-2024</t>
   </si>
   <si>
     <t>665/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -888,766 +888,766 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.61</v>
+        <v>6.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>9.54</v>
+        <v>38.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.04</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.87</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>27.77</v>
+        <v>2798.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>32.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>6.05</v>
+        <v>21.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.05</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>13.7</v>
+        <v>9.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>33.36</v>
+        <v>27.77</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>38.5</v>
+        <v>0.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>18.04</v>
+        <v>0.16</v>
       </c>
       <c r="R9" s="4">
-        <v>46.87</v>
+        <v>16.66</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>0.94</v>
+        <v>13.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>16.66</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>6.44</v>
+        <v>33.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>1.85</v>
+        <v>0.48</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>2798.35</v>
+        <v>6.44</v>
       </c>
       <c r="Q13" s="4">
-        <v>134.97</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>4.82</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
-        <v>0.48</v>
+        <v>1.85</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>2958.59</v>
       </c>
       <c r="P15" s="8">
-        <v>159.22</v>
+        <v>56.84</v>
       </c>
       <c r="Q15" s="8">
-        <v>5.38</v>
+        <v>1.92</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>