--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,129 +80,189 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Kakdwip</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED MRINALNAGAR PIPE WATER SUPPLY SCHEME, BLOCK KAKDWIP UNDER ALIPORE DIVISION DISTRICT SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>SM/16292</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme Mrinalnagar PWSS including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002164/2022-2023</t>
+  </si>
+  <si>
+    <t>8337/AD</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>26/01/2023</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. (2 nos.), 250 cum. (1 no.), 200 cum. (02 nos.) and 150 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 12 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Uttar Kashiabad, Dakshin Kashiabad, Manmathapur, Ramgopalpur, Mrinalnagar and Bhubannagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No of FHTC= 12945]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000052/2023-2024</t>
+  </si>
+  <si>
+    <t>122/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>GARGO TRADERS</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>GROUND WATER BASED MRINALNAGAR PIPE WATER SUPPLY SCHEME, BLOCK KAKDWIP UNDER ALIPORE DIVISION DISTRICT SOUTH 24 PARGANAS</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Mrinalnagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kakdwip]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000112/2023-2024</t>
   </si>
   <si>
     <t>1012/SMD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>SARKAR ELECTRICAL</t>
   </si>
   <si>
-    <t>Alipore Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Mrinalnagar W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000956/2023-2024</t>
   </si>
   <si>
     <t>2988/AD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>ANANTA KUMAR GIRI</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme Mrinalnagar PWSS including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>LEMNISCATE</t>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 300 cum. capacity OHR of Mrinalnagar PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002072/2023-2024</t>
+  </si>
+  <si>
+    <t>768(A)/KSD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Mrinalnagar, Koaberia, Hesamabad, Kakdwip, Kakdwip &amp; Akshaynagar Zone - I &amp; II PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002144/2023-2024</t>
+  </si>
+  <si>
+    <t>944/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000125/2023-2024</t>
   </si>
   <si>
     <t>660/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000452/2023-2024</t>
   </si>
   <si>
     <t>4717/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
@@ -221,135 +281,75 @@
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>07/07/2024</t>
   </si>
   <si>
     <t>M/S DHIRENDRA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections pile and pile cap for OHR etc at Kasinagar, Mrinalnagar, Manmathapur PWSS, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/18873,16292,16291)</t>
   </si>
   <si>
     <t>ORD/000364/2024-2025</t>
   </si>
   <si>
     <t>2913/AD</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
-    <t>GARGO TRADERS</t>
-[...38 lines deleted...]
-    <t>M/S B. ENTERPRISE</t>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Mrinalnagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/16292)</t>
+  </si>
+  <si>
+    <t>ORD/001364/2024-2025</t>
+  </si>
+  <si>
+    <t>5485/AD</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
+    <t>S. CHAKRABORTY AND CO.</t>
   </si>
   <si>
     <t>RTOR000819/2023-2024</t>
   </si>
   <si>
     <t>664/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>S. CHAKRABORTY AND CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -900,770 +900,770 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.77</v>
+        <v>6.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>27.69</v>
+        <v>2798.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>321.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>11.48</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>6.95</v>
+        <v>21.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>15.22</v>
+        <v>27.69</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>31.65</v>
+        <v>0.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>9.53</v>
+        <v>0.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>16.66</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>471.61</v>
+        <v>15.22</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.49</v>
+        <v>31.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>0.94</v>
+        <v>9.53</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="P12" s="4">
-        <v>2.73</v>
+        <v>471.61</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>2798.35</v>
+        <v>40.78</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="P14" s="4">
-        <v>40.78</v>
+        <v>2.73</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>3427.72</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>328.96</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>9.6</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>