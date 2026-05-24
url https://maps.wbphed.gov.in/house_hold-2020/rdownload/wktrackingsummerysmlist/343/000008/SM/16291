--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,71 +219,50 @@
     <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000123/2023-2024</t>
   </si>
   <si>
     <t>659/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000451/2023-2024</t>
   </si>
   <si>
     <t>4716/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections pile and pile cap for OHR etc at Kasinagar, Mrinalnagar, Manmathapur PWSS, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/18873,16292,16291)</t>
   </si>
   <si>
     <t>ORD/000364/2024-2025</t>
   </si>
   <si>
     <t>2913/AD</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>GARGO TRADERS</t>
   </si>
   <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 300 cum. capacity OHR of Manmathapur (Manmathanagar) PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002073/2023-2024</t>
   </si>
@@ -747,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1160,54 +1139,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>6.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.91</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1320,433 +1299,370 @@
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.94</v>
+        <v>471.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>471.61</v>
+        <v>0.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="P12" s="4">
-        <v>0.49</v>
+        <v>2.77</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>85</v>
+      </c>
       <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="P13" s="4">
-        <v>2.77</v>
+        <v>2798.35</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>245.7</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>8.78</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>2798.35</v>
+        <v>38.55</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>64</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>3463.48</v>
+      </c>
+      <c r="P15" s="8">
+        <v>253.1</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>7.31</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>