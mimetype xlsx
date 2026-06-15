--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,92 @@
     <t>Juniour Engineer_3, Kakdwip Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000052/2023-2024</t>
   </si>
   <si>
     <t>122/AD</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>ORD/001834/2022-2023</t>
   </si>
   <si>
     <t>12184/AD</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>Manmathapur PH-1 Water supply scheme Application No- 1007170330 Reference ID- 106214673</t>
+  </si>
+  <si>
+    <t>BILL/00742/2025-2026</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Manmathapur PH-2 Water supply scheme Application No- 1007170336 Reference ID- 106214677</t>
+  </si>
+  <si>
+    <t>BILL/00743/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Gobindapur, Ramchandrapur, Ramchandranagar, Srikrishnanagar, Sibnagar, Manmathapur (Manmathanagar) PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002143/2023-2024</t>
+  </si>
+  <si>
+    <t>943/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1582,87 +1624,266 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="4">
         <v>38.55</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5.11</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.85</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>3474.38</v>
+      </c>
+      <c r="P18" s="8">
+        <v>253.1</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>7.28</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>