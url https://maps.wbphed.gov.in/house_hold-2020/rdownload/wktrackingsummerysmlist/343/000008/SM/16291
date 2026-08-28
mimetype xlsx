--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,56 +92,98 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Kakdwip</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED MANMATHANAGAR PIPE WATER SUPPLY SCHEME UNDER ALIPORE DIVISION, BLOCK-KAKDWIP,DISTRICT - SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>SM/16291</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme Manmathanagar PWSS including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002163/2022-2023</t>
+  </si>
+  <si>
+    <t>8336/AD</t>
+  </si>
+  <si>
+    <t>12/12/2022</t>
+  </si>
+  <si>
+    <t>26/01/2023</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. (2 nos.), 250 cum. (1 no.), 200 cum. (02 nos.) and 150 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 12 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Uttar Kashiabad, Dakshin Kashiabad, Manmathapur, Ramgopalpur, Mrinalnagar and Bhubannagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No of FHTC= 12945]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000052/2023-2024</t>
+  </si>
+  <si>
+    <t>122/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>GARGO TRADERS</t>
+  </si>
+  <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Site of Manmathanagar W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000163/2023-2024</t>
   </si>
   <si>
     <t>279/AD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>GOLDEN GROUPS</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Manmathanagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kakdwip]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
@@ -176,210 +218,171 @@
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>M/S.SREEJIT ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Manmathanagar W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000955/2023-2024</t>
   </si>
   <si>
     <t>2987/AD</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>M/S. S.B. MANDAL &amp; SONS</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme Manmathanagar PWSS including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>LEMNISCATE</t>
+    <t>ORD/001834/2022-2023</t>
+  </si>
+  <si>
+    <t>12184/AD</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 300 cum. capacity OHR of Manmathapur (Manmathanagar) PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002073/2023-2024</t>
+  </si>
+  <si>
+    <t>769(A)/KSD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Gobindapur, Ramchandrapur, Ramchandranagar, Srikrishnanagar, Sibnagar, Manmathapur (Manmathanagar) PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002143/2023-2024</t>
+  </si>
+  <si>
+    <t>943/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000123/2023-2024</t>
   </si>
   <si>
     <t>659/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000451/2023-2024</t>
   </si>
   <si>
     <t>4716/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections pile and pile cap for OHR etc at Kasinagar, Mrinalnagar, Manmathapur PWSS, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/18873,16292,16291)</t>
   </si>
   <si>
     <t>ORD/000364/2024-2025</t>
   </si>
   <si>
     <t>2913/AD</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
-    <t>GARGO TRADERS</t>
-[...19 lines deleted...]
-  <si>
     <t>RTOR000818/2023-2024</t>
   </si>
   <si>
     <t>663/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
-    <t>Construction of 300 cum. (2 nos.), 250 cum. (1 no.), 200 cum. (02 nos.) and 150 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 12 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Uttar Kashiabad, Dakshin Kashiabad, Manmathapur, Ramgopalpur, Mrinalnagar and Bhubannagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No of FHTC= 12945]</t>
-[...26 lines deleted...]
-    <t>04/02/2025</t>
+    <t>Manmathapur PH-2 Water supply scheme Application No- 1007170336 Reference ID- 106214677</t>
+  </si>
+  <si>
+    <t>BILL/00743/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Manmathapur PH-1 Water supply scheme Application No- 1007170330 Reference ID- 106214673</t>
   </si>
   <si>
     <t>BILL/00742/2025-2026</t>
   </si>
   <si>
-    <t>18/06/2025</t>
-[...32 lines deleted...]
-    <t>M/S B. ENTERPRISE</t>
+    <t>2627060219499-2</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -787,51 +790,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -911,966 +914,968 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>38.55</v>
+        <v>6.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>21.61</v>
+        <v>2798.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>198.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>7.11</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>27.52</v>
+        <v>38.55</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>9.58</v>
+        <v>21.61</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>6.91</v>
+        <v>27.52</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.91</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>15.46</v>
+        <v>9.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="P9" s="4">
-        <v>32.08</v>
+        <v>38.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>471.61</v>
+        <v>0.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>0.49</v>
+        <v>0.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.49</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>2.77</v>
+        <v>15.46</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      <c r="J13" s="13" t="s">
         <v>85</v>
       </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>2798.35</v>
+        <v>32.08</v>
       </c>
       <c r="Q13" s="4">
-        <v>245.7</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>8.78</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>26</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="P14" s="4">
-        <v>38.55</v>
+        <v>471.61</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="L15" s="4"/>
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>5.11</v>
+        <v>2.77</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4">
         <v>42152</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>4.85</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.94</v>
+        <v>5.11</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>3474.38</v>
       </c>
       <c r="P18" s="8">
-        <v>253.1</v>
+        <v>206.3</v>
       </c>
       <c r="Q18" s="8">
-        <v>7.28</v>
+        <v>5.94</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>