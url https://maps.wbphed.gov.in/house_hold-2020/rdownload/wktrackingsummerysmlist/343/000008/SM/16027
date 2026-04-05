--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -369,50 +369,68 @@
     <t>Improvement of outdoor illumination arrangement with allied works at PH-1 of Debnagar W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Namkhana] (SM/16027)</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>ORD/002431/2024-2025</t>
   </si>
   <si>
     <t>1670/AE-II/SMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH-2 of Debnagar W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Namkhana] (SM/16027)</t>
   </si>
   <si>
     <t>ORD/002432/2024-2025</t>
   </si>
   <si>
     <t>1671/AE-II/SMD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Debnagar W/S scheme, Block - Namkhana under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002278/2023-2024</t>
+  </si>
+  <si>
+    <t>915/AD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>P &amp; S ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2027,87 +2045,150 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P20" s="4">
         <v>0.9</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="P21" s="4">
+        <v>9.6</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>763.9</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>