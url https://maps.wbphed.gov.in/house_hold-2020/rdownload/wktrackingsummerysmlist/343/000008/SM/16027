--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -387,50 +387,68 @@
     <t>Improvement of outdoor illumination arrangement with allied works at PH-2 of Debnagar W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Namkhana] (SM/16027)</t>
   </si>
   <si>
     <t>ORD/002432/2024-2025</t>
   </si>
   <si>
     <t>1671/AE-II/SMD</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Debnagar W/S scheme, Block - Namkhana under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002278/2023-2024</t>
   </si>
   <si>
     <t>915/AD</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>P &amp; S ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Debnagar W/S scheme, Block - Namkhana under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000125/2024-2025</t>
+  </si>
+  <si>
+    <t>2403/AD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>M/S OJHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,51 +837,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -984,54 +1002,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>5.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1106,54 +1124,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>38.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>36.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.95</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1169,54 +1187,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>104.91</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>104.43</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S6" s="4">
         <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1232,54 +1250,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>0.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>16.62</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1295,54 +1313,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>0.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1653,54 +1671,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
         <v>113.44</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>80.03</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>70.55</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>71</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1779,54 +1797,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>298.39</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>215.52</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>72.23</v>
       </c>
       <c r="S16" s="4">
         <v>80</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1842,54 +1860,54 @@
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P17" s="4">
         <v>10.02</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>8.67</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>86.61</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -2108,87 +2126,150 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P21" s="4">
         <v>9.6</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="P22" s="4">
+        <v>27.46</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>90</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>791.36</v>
+      </c>
+      <c r="P23" s="8">
+        <v>451.19</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>57.01</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>