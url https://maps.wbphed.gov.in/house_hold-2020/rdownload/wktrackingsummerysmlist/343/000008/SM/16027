--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -116,339 +116,336 @@
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme (Debnagar) water supply scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/002161/2022-2023</t>
   </si>
   <si>
     <t>8334/AD</t>
   </si>
   <si>
     <t>12/12/2022</t>
   </si>
   <si>
     <t>26/01/2023</t>
   </si>
   <si>
     <t>M/S R.DUTTA &amp; CO.</t>
   </si>
   <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Debnagar Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C) [No. of FHTC = 1140]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000036/2023-2024</t>
+  </si>
+  <si>
+    <t>171/AD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>K.B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Debnagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Namkhana]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000114/2023-2024</t>
+  </si>
+  <si>
+    <t>1021/SMD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>30/08/2025</t>
+  </si>
+  <si>
+    <t>ANJAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Debnagar Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A). [No. of FHTC = 700]</t>
+  </si>
+  <si>
+    <t>ORD/000365/2023-2024</t>
+  </si>
+  <si>
+    <t>1566/AD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S DEBABRATA DAS</t>
+  </si>
+  <si>
+    <t>Continuation work order for Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investigation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Debnagar Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A). [No. of FHTC = 700]</t>
+  </si>
+  <si>
+    <t>ORD/001349/2023-2024</t>
+  </si>
+  <si>
+    <t>4127/AD</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Debnagar W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001833/2022-2023</t>
+  </si>
+  <si>
+    <t>12183/AD</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>15/04/2023</t>
+  </si>
+  <si>
+    <t>GOLDEN GROUPS</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Debnagar Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 700]</t>
+  </si>
+  <si>
+    <t>ORD/000035/2023-2024</t>
+  </si>
+  <si>
+    <t>170/AD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>S.R. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Sibnagar Abad, Debnagar, Narayanganj, Dwariknagar, Namkhana, Uttar Chandanpiri PWSS under JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002130/2023-2024</t>
+  </si>
+  <si>
+    <t>936/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 250 cum. capacity OHR of Debnagar PWSS under JJM at Namkhana Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002218/2023-2024</t>
+  </si>
+  <si>
+    <t>875/KSD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000482/2023-2024</t>
   </si>
   <si>
     <t>4784/AD</t>
   </si>
   <si>
-    <t>19/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Debnagar W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...65 lines deleted...]
-    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+    <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connection etc. for Debnagar W/S Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/16027)</t>
+  </si>
+  <si>
+    <t>ORD/000155/2024-2025</t>
+  </si>
+  <si>
+    <t>2506/AD</t>
+  </si>
+  <si>
+    <t>15/06/2024</t>
+  </si>
+  <si>
+    <t>15/11/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Debnagar W/S scheme, Block - Namkhana under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002278/2023-2024</t>
+  </si>
+  <si>
+    <t>915/AD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>P &amp; S ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Debnagar W/S scheme, Block - Namkhana under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000125/2024-2025</t>
+  </si>
+  <si>
+    <t>2403/AD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>M/S OJHA ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000982/2023-2024</t>
   </si>
   <si>
     <t>1775/AD</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RTOR000555/2023-2024</t>
   </si>
   <si>
     <t>43/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000906/2023-2024</t>
   </si>
   <si>
     <t>894/AD</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment for New Service connection of Debnagar W/S Scheme PH-1 Application No:- 1007183483 Reference ID:- 106222545</t>
   </si>
   <si>
     <t>BILL/00967/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-186</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/05391/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-597</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
-    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Debnagar Water Supply Scheme, Block - Namkhana for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C) [No. of FHTC = 1140]</t>
-[...85 lines deleted...]
-  <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH-1 of Debnagar W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Namkhana] (SM/16027)</t>
   </si>
   <si>
-    <t>Assistant Engineer -II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002431/2024-2025</t>
   </si>
   <si>
     <t>1670/AE-II/SMD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH-2 of Debnagar W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Namkhana] (SM/16027)</t>
   </si>
   <si>
     <t>ORD/002432/2024-2025</t>
   </si>
   <si>
     <t>1671/AE-II/SMD</t>
-  </si>
-[...34 lines deleted...]
-    <t>M/S OJHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1040,1201 +1037,1201 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>27.67</v>
+        <v>113.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>80.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>70.55</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>38.57</v>
+        <v>21.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>36.24</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>93.95</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>104.91</v>
+        <v>298.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>104.43</v>
+        <v>215.52</v>
       </c>
       <c r="R6" s="4">
-        <v>99.54</v>
+        <v>72.23</v>
       </c>
       <c r="S6" s="4">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.94</v>
+        <v>10.02</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.16</v>
+        <v>8.67</v>
       </c>
       <c r="R7" s="4">
-        <v>16.62</v>
+        <v>86.61</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>0.48</v>
+        <v>38.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.48</v>
+        <v>36.24</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>93.95</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>3.32</v>
+        <v>104.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>104.43</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>15.09</v>
+        <v>0.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>16.62</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>12.81</v>
+        <v>0.48</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.48</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>3.5</v>
+        <v>27.67</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>76</v>
+        <v>55</v>
       </c>
       <c r="P13" s="4">
-        <v>4.87</v>
+        <v>91.21</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>49</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>113.44</v>
+        <v>9.6</v>
       </c>
       <c r="Q14" s="4">
-        <v>80.03</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>70.55</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>88</v>
+        <v>35</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P15" s="4">
+        <v>27.46</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>90</v>
-      </c>
-[...19 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="P16" s="4">
-        <v>298.39</v>
+        <v>3.32</v>
       </c>
       <c r="Q16" s="4">
-        <v>215.52</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>72.23</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="P17" s="4">
-        <v>10.02</v>
+        <v>15.09</v>
       </c>
       <c r="Q17" s="4">
-        <v>8.67</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>86.61</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="P18" s="4">
-        <v>91.21</v>
+        <v>12.81</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="P19" s="4">
-        <v>0.9</v>
+        <v>3.5</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.9</v>
+        <v>4.87</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="P21" s="4">
-        <v>9.6</v>
+        <v>0.9</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
       <c r="P22" s="4">
-        <v>27.46</v>
+        <v>0.9</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>791.36</v>
       </c>
       <c r="P23" s="8">
         <v>451.19</v>
       </c>
       <c r="Q23" s="8">
         <v>57.01</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>