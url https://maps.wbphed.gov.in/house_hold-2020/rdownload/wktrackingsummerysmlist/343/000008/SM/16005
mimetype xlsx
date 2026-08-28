--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -146,50 +146,68 @@
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
   </si>
   <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Sonakhali W/S Scheme (Zone-I) , Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001985/2022-2023</t>
   </si>
   <si>
     <t>12646/AD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>RAJ &amp; ENTERPRISE</t>
   </si>
   <si>
+    <t>Laying Distribution System, Providing Functional Household Tap Connection for Ground Water Based Augmentation Piped Water Supply Scheme for the Sonakhali (Zone-I), Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [No. of FHTC = 903]</t>
+  </si>
+  <si>
+    <t>ORD/000026/2023-2024</t>
+  </si>
+  <si>
+    <t>149/AD</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>M/S SUMAN SHIL</t>
+  </si>
+  <si>
     <t>Inter connection and rising main with supply of specials of Augmentation of Sonakhali (Zone-I) W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000149/2023-2024</t>
   </si>
   <si>
     <t>694/AD</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>BHOLANATH CONSTRUCTION</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, Zone-I for Augmentation of Sonakhali Water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Basanti]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
@@ -206,162 +224,144 @@
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>INDIA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2023-2024</t>
   </si>
   <si>
     <t>240/AD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying Distribution System, Providing Functional Household Tap Connection for Ground Water Based Augmentation Piped Water Supply Scheme for the Sonakhali (Zone-I), Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [No. of FHTC = 903]</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of 1 (one) no. switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Sonakhali W/S Scheme (Zone-I), Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House No. III]</t>
   </si>
   <si>
     <t>ORD/000312/2024-2025</t>
   </si>
   <si>
     <t>2693/AD</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>SAHANA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Sonakhali W/S Scheme (Zone-I), Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte. (Tube well no. - III) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000885/2024-2025</t>
   </si>
   <si>
     <t>4714/AD</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>21/12/2024</t>
   </si>
   <si>
     <t>RAJIB CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of 23 Nos. different capacity R.C.C OHR (based on Departmental Design &amp; Drawing ) with 20 mtr. staging height including Geo-Technical investigation, foundation, pipeline connection and cost of pipes , specials etc. for augmentation of different piped water supply scheme of Canning-I, Canning-II &amp; Basanti Block under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 3 CSD,Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/002461/2023-2024</t>
+  </si>
+  <si>
+    <t>1512/AD</t>
+  </si>
+  <si>
+    <t>13/03/2024</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>NATIONAL PROJECTS CONSTRUCTION CORPORATION LTD</t>
+  </si>
+  <si>
     <t>RTOR000392/2023-2024</t>
   </si>
   <si>
     <t>333/AD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>RESTORATION OF KOLKATA BASANTI ROAD FROM 68.00 TO 96.255 KM BLOCK CANNING I UNDER SOUTH 24 PARGANAS HIGHWAY DIVISION, DAMAGED CAUSED DUE TO LAYING OF WATER PIPE LINE BY PHED UNDER CSD</t>
   </si>
   <si>
     <t>BILL/01320/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-684</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, 24 PGS. HIGHWAY DIVN, P.W.(ROADS) DEPTT.</t>
   </si>
   <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/04680/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-503</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...19 lines deleted...]
-    <t>NATIONAL PROJECTS CONSTRUCTION CORPORATION LTD</t>
   </si>
   <si>
     <t>Repairing &amp; renovation of Pump House no. - 2 of Sonakhali (Zone-I) W/S Scheme Block - Basanti under Canning Sub- Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000290/2025-2026</t>
   </si>
   <si>
     <t>693/CSD</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>STARK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -929,54 +929,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.47</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1109,239 +1109,239 @@
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>13.87</v>
+        <v>227.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>155.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>68.23</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>9.39</v>
+        <v>13.87</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>24.04</v>
+        <v>9.39</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>227.54</v>
+        <v>24.04</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1447,255 +1447,255 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>83</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>63</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>5.56</v>
+        <v>2624.49</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>69</v>
       </c>
       <c r="P13" s="4">
-        <v>416.07</v>
+        <v>5.56</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>14.59</v>
+        <v>416.07</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>2624.49</v>
+        <v>14.59</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
@@ -1740,54 +1740,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>3395.1</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>158.72</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>4.67</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>