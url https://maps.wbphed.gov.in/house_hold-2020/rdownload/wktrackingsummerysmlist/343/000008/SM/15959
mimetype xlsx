--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -302,108 +302,99 @@
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>SUPER CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of OHR, Laying of Distribution System, Providing Functional Household Tap Connection of Augmentation Piped Water Supply Scheme for Basanti (Zone-I, II, IV, V &amp; VI), Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [No of FHTC=9052]</t>
   </si>
   <si>
     <t>ORD/000349/2023-2024</t>
   </si>
   <si>
     <t>1659/AD</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>05/01/2026</t>
   </si>
   <si>
     <t>M/S PATH MAKERS</t>
   </si>
   <si>
-    <t>Additional repairing &amp; renovation of Boundary wall and Land Development at Pump House no. - 4 (Old scheme) of Basanti-I Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte.</t>
-[...25 lines deleted...]
-  <si>
     <t>Construction of switch room cum chlorine room (5.4m x 3.6m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Basanti W/S Scheme (Zone-II), Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House-I]</t>
   </si>
   <si>
     <t>ORD/001988/2022-2023</t>
   </si>
   <si>
     <t>12679/AD</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>M/S KALIPADA JANA</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 Zone-II of Basanti water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Basanti]</t>
   </si>
   <si>
     <t>ORD/001499/2022-2023</t>
   </si>
   <si>
     <t>872/SMD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>JAI BHARAT COMMERCIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Additional laying of pipeline at Augmentation of Basanti (Zone-I, II, IV, V &amp; VI) W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte. (SM/15053, SM/15959, SM/15975, SM/15052 &amp; SM/15976)</t>
+  </si>
+  <si>
+    <t>ORD/001223/2024-2025</t>
+  </si>
+  <si>
+    <t>5181/AD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>ARNAB ENTERPRISE (HABRA)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1710,296 +1701,235 @@
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>1.49</v>
+        <v>7.29</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="P17" s="4">
-        <v>1.58</v>
+        <v>20.82</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>36</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>7.29</v>
+        <v>113.4</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...33 lines deleted...]
-      <c r="M19" s="4" t="s">
+      <c r="A19" s="7" t="s">
         <v>113</v>
       </c>
-      <c r="N19" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>2489.57</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>