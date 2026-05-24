--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -351,50 +351,68 @@
     <t>23/03/2023</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>JAI BHARAT COMMERCIAL CORPORATION</t>
   </si>
   <si>
     <t>Additional laying of pipeline at Augmentation of Basanti (Zone-I, II, IV, V &amp; VI) W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte. (SM/15053, SM/15959, SM/15975, SM/15052 &amp; SM/15976)</t>
   </si>
   <si>
     <t>ORD/001223/2024-2025</t>
   </si>
   <si>
     <t>5181/AD</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>ARNAB ENTERPRISE (HABRA)</t>
+  </si>
+  <si>
+    <t>Additional repairing &amp; renovation of Boundary wall and Land Development at Pump House no. - 4 (Old scheme) of Basanti-I Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000373/2025-2026</t>
+  </si>
+  <si>
+    <t>827/CSD</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>GOUTAM HALDAR (I)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -946,54 +964,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>17.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.07</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1066,54 +1084,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>5.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1298,54 +1316,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>39.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>39.8</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>81</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1652,54 +1670,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>2061.38</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>209</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>10.14</v>
       </c>
       <c r="S15" s="4">
         <v>78</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1835,101 +1853,162 @@
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
         <v>113.4</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>28.35</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="S18" s="4">
         <v>99</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P19" s="4">
+        <v>1.49</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>99</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>2491.06</v>
+      </c>
+      <c r="P20" s="8">
+        <v>299.08</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>12.01</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>