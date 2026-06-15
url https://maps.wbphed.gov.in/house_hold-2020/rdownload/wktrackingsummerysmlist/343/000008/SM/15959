--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -369,50 +369,59 @@
     <t>13/12/2024</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>ARNAB ENTERPRISE (HABRA)</t>
   </si>
   <si>
     <t>Additional repairing &amp; renovation of Boundary wall and Land Development at Pump House no. - 4 (Old scheme) of Basanti-I Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000373/2025-2026</t>
   </si>
   <si>
     <t>827/CSD</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>GOUTAM HALDAR (I)</t>
+  </si>
+  <si>
+    <t>Additional repairing &amp; renovation of Boundary wall and Land Development at Pump House no. - 3 (Old scheme) of Basanti-I Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000372/2025-2026</t>
+  </si>
+  <si>
+    <t>826/CSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1928,87 +1937,148 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
         <v>1.49</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>99</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P20" s="4">
+        <v>1.58</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>99</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>2492.64</v>
+      </c>
+      <c r="P21" s="8">
+        <v>299.08</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>12</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>