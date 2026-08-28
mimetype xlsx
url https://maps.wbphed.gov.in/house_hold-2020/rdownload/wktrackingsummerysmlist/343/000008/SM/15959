--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -131,297 +131,297 @@
   <si>
     <t>11/06/2022</t>
   </si>
   <si>
     <t>G.B. CONSTRUCTION (TW)</t>
   </si>
   <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Basanti W/S Scheme (Zone-II) , Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House-II]</t>
   </si>
   <si>
     <t>ORD/001989/2022-2023</t>
   </si>
   <si>
     <t>12680/AD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>M/S ANNAPURNA ENTERPRISE</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, for Augmentation of Basanti Zone-II water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Basanti]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000491/2022-2023</t>
+  </si>
+  <si>
+    <t>293/SMD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA NIRMAN</t>
+  </si>
+  <si>
+    <t>Inter connection and rising main with supply of specials of Augmentation of Basanti (Zone-II) W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000109/2023-2024</t>
+  </si>
+  <si>
+    <t>507/AD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>SUPER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of OHR, Laying of Distribution System, Providing Functional Household Tap Connection of Augmentation Piped Water Supply Scheme for Basanti (Zone-I, II, IV, V &amp; VI), Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [No of FHTC=9052]</t>
+  </si>
+  <si>
+    <t>ORD/000349/2023-2024</t>
+  </si>
+  <si>
+    <t>1659/AD</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>05/01/2026</t>
+  </si>
+  <si>
+    <t>M/S PATH MAKERS</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (two) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Augmentation of Basanti (Zone-II) W/S Scheme, Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001868/2022-2023</t>
+  </si>
+  <si>
+    <t>12521/AD</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>SNEHA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Basanti (Zone-II) Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Basanti Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001933/2022-2023</t>
   </si>
   <si>
     <t>11805/AD</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Construction of switch room cum chlorine room (5.4m x 3.6m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Basanti W/S Scheme (Zone-II), Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House-I]</t>
+  </si>
+  <si>
+    <t>ORD/001988/2022-2023</t>
+  </si>
+  <si>
+    <t>12679/AD</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>M/S KALIPADA JANA</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 Zone-II of Basanti water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Basanti]</t>
+  </si>
+  <si>
+    <t>ORD/001499/2022-2023</t>
+  </si>
+  <si>
+    <t>872/SMD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>JAI BHARAT COMMERCIAL CORPORATION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>228/AD</t>
   </si>
   <si>
-    <t>24/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000151/2023-2024</t>
   </si>
   <si>
     <t>1046AD</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>RTOR000251/2023-2024</t>
   </si>
   <si>
     <t>3043/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
-    <t>Sinking of 02 (two) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Augmentation of Basanti (Zone-II) W/S Scheme, Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Additional laying of pipeline at Augmentation of Basanti (Zone-I, II, IV, V &amp; VI) W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte. (SM/15053, SM/15959, SM/15975, SM/15052 &amp; SM/15976)</t>
+  </si>
+  <si>
+    <t>ORD/001223/2024-2025</t>
+  </si>
+  <si>
+    <t>5181/AD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>ARNAB ENTERPRISE (HABRA)</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04627/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-482</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Charges for Service connection at Pump house no- 1 of Basanti Aug (Z-II)</t>
   </si>
   <si>
     <t>BILL/00445/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-109</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>Restoration of Basanti Goran Bose Ganga Mela block Basanti under South 24 Pags. Highway Division damaged caused due to laying of water pipe lines by PHED under Canning Sub Division of Alipore Division</t>
   </si>
   <si>
     <t>BILL/01326/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-624</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, 24 PGS. HIGHWAY DIVN, P.W.(ROADS) DEPTT.</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, for Augmentation of Basanti Zone-II water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Basanti]</t>
-[...107 lines deleted...]
-    <t>ARNAB ENTERPRISE (HABRA)</t>
+    <t>Additional repairing &amp; renovation of Boundary wall and Land Development at Pump House no. - 3 (Old scheme) of Basanti-I Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000372/2025-2026</t>
+  </si>
+  <si>
+    <t>826/CSD</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>GOUTAM HALDAR (I)</t>
   </si>
   <si>
     <t>Additional repairing &amp; renovation of Boundary wall and Land Development at Pump House no. - 4 (Old scheme) of Basanti-I Block - Basanti under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000373/2025-2026</t>
   </si>
   <si>
     <t>827/CSD</t>
-  </si>
-[...16 lines deleted...]
-    <t>826/CSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1056,863 +1056,863 @@
         <v>7.03</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.2</v>
+        <v>11.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.2</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>14.27</v>
+        <v>6.22</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>9.38</v>
+        <v>2061.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>209</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>10.14</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>62.96</v>
+        <v>39.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>39.8</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>39.8</v>
+        <v>5.2</v>
       </c>
       <c r="Q9" s="4">
-        <v>39.8</v>
+        <v>5.2</v>
       </c>
       <c r="R9" s="4">
         <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>5.3</v>
+        <v>7.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>7.62</v>
+        <v>20.82</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>99.74</v>
+        <v>14.27</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>11.18</v>
+        <v>9.38</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>6.22</v>
+        <v>62.96</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>2061.38</v>
+        <v>113.4</v>
       </c>
       <c r="Q15" s="4">
-        <v>209</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>10.14</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>7.29</v>
+        <v>5.3</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>20.82</v>
+        <v>7.62</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>113.4</v>
+        <v>99.74</v>
       </c>
       <c r="Q18" s="4">
-        <v>28.35</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
@@ -1920,51 +1920,51 @@
       <c r="H19" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P19" s="4">
-        <v>1.49</v>
+        <v>1.58</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>99</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
@@ -1981,91 +1981,91 @@
       <c r="H20" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P20" s="4">
-        <v>1.58</v>
+        <v>1.49</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>99</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>122</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>2492.64</v>
       </c>
       <c r="P21" s="8">
-        <v>299.08</v>
+        <v>270.73</v>
       </c>
       <c r="Q21" s="8">
-        <v>12</v>
+        <v>10.86</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>