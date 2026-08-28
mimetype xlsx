--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,87 +110,87 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Gosaba (Zone-III) Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Gosaba Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Canning sub division</t>
   </si>
   <si>
     <t>ORD/001926/2022-2023</t>
   </si>
   <si>
     <t>11799/AD</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
     <t>M/S R.DUTTA &amp; CO.</t>
   </si>
   <si>
+    <t>Construction of OHR (150 Cum), Laying of Distribution System, Providing Functional Household Tap Connection etc. of Ground Water based Augmentation Piped Water Supply Scheme for the Gosaba (Zone-III), Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. [TSM/018434]</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 3 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000034/2023-2024</t>
+  </si>
+  <si>
+    <t>275/AD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>18/02/2024</t>
+  </si>
+  <si>
+    <t>I.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 01 (one) no. 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter of Gosaba W/S Scheme (Zone-III), Block - Gosaba under Canning Sub Division of Alipore Division, PHE Dte. (Tubewell No. - 1)</t>
   </si>
   <si>
-    <t>Junior Engineer, 3 CSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001194/2023-2024</t>
   </si>
   <si>
     <t>3999/AD</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>21/12/2023</t>
   </si>
   <si>
     <t>MEHAI TECHNOLOGY LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>I.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000408/2023-2024</t>
   </si>
   <si>
     <t>362/AD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000722/2023-2024</t>
   </si>
   <si>
     <t>544/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
@@ -764,54 +764,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.18</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -822,60 +822,60 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>22.45</v>
+        <v>325.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>37.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>11.55</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -883,60 +883,60 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>325.97</v>
+        <v>22.45</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1034,54 +1034,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>399.21</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>40.81</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>10.22</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>