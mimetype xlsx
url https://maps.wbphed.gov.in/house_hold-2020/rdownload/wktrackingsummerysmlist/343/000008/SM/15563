--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,155 +89,173 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION AND RETROFITTING OF SADHUPUR (ZONE-II) PWSS FOR PROVIDING FHTC, BLOCK - GOSABA</t>
   </si>
   <si>
     <t>SM/15563</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Sadhupur (Zone-II) Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Gosaba Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 3 CSD</t>
+  </si>
+  <si>
+    <t>ORD/001890/2022-2023</t>
+  </si>
+  <si>
+    <t>11551/AD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>03/04/2023</t>
+  </si>
+  <si>
+    <t>M/S R.DUTTA &amp; CO.</t>
+  </si>
+  <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Sadhupur W/S Scheme (Zone-II), Block - Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House-II]</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001957/2022-2023</t>
   </si>
   <si>
     <t>12693/AD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>BAPAN HALDAR</t>
   </si>
   <si>
     <t>Construction of switch room cum chlorine room (5.4m x 3.6m) including Sanitary arrangement as per departmental drawing at the site of Sadhupur W/S Scheme (Zone-II), Block - Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. [Pump House-I]</t>
   </si>
   <si>
     <t>ORD/001984/2022-2023</t>
   </si>
   <si>
     <t>12645/AD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>RAJ &amp; ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of 300 m³ capacity R.C.C OHR (based on Departmental Design &amp;. Drawing) with 20 mtr. staging height, Laying Distribution System, Providing Functional Household Tap Connection etc. for augmentation of Sadhupur (Zone-II) piped water supply scheme of Gosaba Block under Canning Sub- Division of Alipore Division, PHE Dte. [No. of FHTC = 1161]</t>
+  </si>
+  <si>
+    <t>ORD/000023/2023-2024</t>
+  </si>
+  <si>
+    <t>150/AD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>TANMAY ROY CHOWDHURY</t>
+  </si>
+  <si>
     <t>Inter connection and rising main with supply of specials of Augmentation of Sadhupur (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000098/2023-2024</t>
   </si>
   <si>
     <t>454/AD</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE - 2 (SDK)</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 Zone-II for Augmentation of Sadhupur Water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Gosaba]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000274/2023-2024</t>
   </si>
   <si>
     <t>1133/SMD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
-    <t>Construction of 300 m³ capacity R.C.C OHR (based on Departmental Design &amp;. Drawing) with 20 mtr. staging height, Laying Distribution System, Providing Functional Household Tap Connection etc. for augmentation of Sadhupur (Zone-II) piped water supply scheme of Gosaba Block under Canning Sub- Division of Alipore Division, PHE Dte. [No. of FHTC = 1161]</t>
-[...16 lines deleted...]
-  <si>
     <t>River crossing on the river bed and laying DI pipeline of Augmentation of Sadhupur W/S Scheme (Zone-II), Block-Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001033/2024-2025</t>
   </si>
   <si>
     <t>4943/AD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SUBHO CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000723/2023-2024</t>
   </si>
   <si>
     <t>545/AD</t>
@@ -252,68 +270,50 @@
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/05698/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-607</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04815/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-529</t>
   </si>
   <si>
     <t>22/02/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S R.DUTTA &amp; CO.</t>
   </si>
   <si>
     <t>Construction of boundary wall at Pump House No - I for Gorund Water Based Piped Water Supply Scheme for Augmentation of Sadhupur (Zone - II) , Block - Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000386/2025-2026</t>
   </si>
   <si>
     <t>3371/AD</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>15/08/2025</t>
   </si>
   <si>
     <t>GANGA TUBEWELL AND HARDWARE</t>
   </si>
   <si>
     <t>Construction of boundary wall at Pump House No. - 2 for Ground Water Based Piped Water Supply Scheme for Augmentation of Sadhupur (Zone-II), Block - Gosaba under Canning Sub-Division of Alipore Division, PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000387/2025-2026</t>
   </si>
@@ -892,60 +892,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>8.57</v>
+        <v>6.86</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -953,51 +953,51 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>8.92</v>
+        <v>8.57</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -1014,475 +1014,475 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>16.47</v>
+        <v>8.92</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>19.55</v>
+        <v>412.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>117.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>28.47</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>412.42</v>
+        <v>16.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>78.35</v>
+        <v>19.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>111.13</v>
+        <v>78.35</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>5.17</v>
+        <v>111.13</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>4.92</v>
+        <v>5.17</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>6.86</v>
+        <v>4.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
@@ -1588,54 +1588,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>693.88</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>117.41</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>16.92</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>