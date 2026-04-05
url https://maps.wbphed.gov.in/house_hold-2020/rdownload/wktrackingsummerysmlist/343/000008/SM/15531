--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,68 @@
     <t>ORD/002492/2024-2025</t>
   </si>
   <si>
     <t>783/AD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Restoration by concreting of village road due to laying of pipeline dia. varies from 90 mm. to 350 mm. within Zone-II under Diamond Harbour-II Block for MEGA SURFACE WATER BASED WATER SUPPLY SCHEME OF FALTA-MATHURAPUR, SOUTH 24 PARGANAS under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000447/2022-2023</t>
   </si>
   <si>
     <t>5528/AD</t>
   </si>
   <si>
     <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>Restoration of road and drain of damaged portion due to laying distribution and rising main pipeline from Raichoak more to Singhalganj F.P School under Zone- I of Diamond Harbour-II Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 DHSD,Junior Engineer 3 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/000528/2024-2025</t>
+  </si>
+  <si>
+    <t>3645/AD</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>08/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1828,87 +1846,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P18" s="4">
         <v>94</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P19" s="4">
+        <v>66.42</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>3244.52</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>