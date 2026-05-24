--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -342,50 +342,65 @@
     <t>ORD/000447/2022-2023</t>
   </si>
   <si>
     <t>5528/AD</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>Restoration of road and drain of damaged portion due to laying distribution and rising main pipeline from Raichoak more to Singhalganj F.P School under Zone- I of Diamond Harbour-II Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2 DHSD,Junior Engineer 3 DHSD</t>
   </si>
   <si>
     <t>ORD/000528/2024-2025</t>
   </si>
   <si>
     <t>3645/AD</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>08/11/2024</t>
+  </si>
+  <si>
+    <t>Restoration of road damaged portion due to laying distribution and rising main pipeline from Singhalganj F.P School to Zone-I Head work site under Zone- I of Diamond Harbour-II Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001038/2024-2025</t>
+  </si>
+  <si>
+    <t>4957/AD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +789,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1051,54 +1066,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>146</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>30.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>20.64</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1234,54 +1249,54 @@
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="4">
         <v>0.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1466,54 +1481,54 @@
       <c r="I12" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>479.57</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>94.32</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>19.67</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1527,54 +1542,54 @@
       <c r="I13" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P13" s="4">
         <v>22.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>11.78</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>51.7</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1588,54 +1603,54 @@
       <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P14" s="4">
         <v>1011.34</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>37.14</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="S14" s="4">
         <v>25</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1832,54 +1847,54 @@
       <c r="I18" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P18" s="4">
         <v>94</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>58.67</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>62.41</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1907,87 +1922,148 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P19" s="4">
         <v>66.42</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P20" s="4">
+        <v>47.76</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>3292.28</v>
+      </c>
+      <c r="P21" s="8">
+        <v>232.89</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>7.07</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>