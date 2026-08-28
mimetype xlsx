--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,318 +89,336 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION IN DISTRIBUTION SYSTEM WITH CONSTRUCTION OF OHR &amp; ALLIED WORKS TO EXTEND THE BENEFIT OF 100% HOUSEHOLDS BY PROVIDING FHTC UNDER ZONE-II OF DIAMOND HARBOUR-II BLOCK WITHIN 'MEGA SURFACE WATER BASED WATER SUPPLY SCHEME FOR FALTA-MATHURAPUR, DIS</t>
   </si>
   <si>
     <t>SM/15531</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of distribution system at Zone-II of Diamond Harbour-II Block for Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/001459/2021-2022</t>
+  </si>
+  <si>
+    <t>6072/AD</t>
+  </si>
+  <si>
+    <t>17/02/2022</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>SAMIRON GHOSH</t>
+  </si>
+  <si>
+    <t>Restoration on bituminous road (PWD), protection work due to pipe laying (225 mm. to 350 mm. dia.) and supply of D.I specials within Zone-II under Diamond Harbour-II Block for MEGA SURFACE WATER BASED WATER SUPPLY SCHEME OF FALTA-MATHURAPUR, DISTRICT SOUTH 24 PARGANAS under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000445/2022-2023</t>
+  </si>
+  <si>
+    <t>5527/AD</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>05/07/2024</t>
+  </si>
+  <si>
+    <t>GHOSH ENTERPRISE (II)</t>
+  </si>
+  <si>
+    <t>Restoration by concreting of village road due to laying of pipeline dia. varies from 90 mm. to 350 mm. within Zone-II under Diamond Harbour-II Block for MEGA SURFACE WATER BASED WATER SUPPLY SCHEME OF FALTA-MATHURAPUR, SOUTH 24 PARGANAS under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000447/2022-2023</t>
+  </si>
+  <si>
+    <t>5528/AD</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>Augmentation of laying distribution system at Zone-II &amp; Zone-III of Diamond Harbour-II Block for providing 100% FHTC at leftout areas within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. (Part - IIIB / C) [No. of FHTC = 2650]</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000043/2023-2024</t>
+  </si>
+  <si>
+    <t>178/AD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>SUNNY ELECTRIC CO.</t>
+  </si>
+  <si>
+    <t>Augmentation of laying distribution system including construction of 1250 m3 capacity OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system with allied works in Zone-II of Diamond Harbour-II block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No of FHTC-8312] .</t>
+  </si>
+  <si>
+    <t>ORD/000086/2023-2024</t>
+  </si>
+  <si>
+    <t>197/AD</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>J.D.J. ENTERPRISE (A UNIT OF JDJ TRADERS PVT. LTD.)</t>
+  </si>
+  <si>
+    <t>Support service for Detail Design &amp; Drawing of pipe line by using Watergems Software on the basis of the population density within the ZONE-II of Diamond Harbour-II Block under " Megha Surface water based W/S scheme for Falta-Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001521/2023-2024</t>
+  </si>
+  <si>
+    <t>433/DHSD</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Support service for Detail Design &amp; Drawing of pipe line by using Watergems Software on the basis of the population density within the ZONE-I of Diamond Harbour-II Block under " Megha Surface water based W/S scheme for Falta-Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001517/2023-2024</t>
+  </si>
+  <si>
+    <t>432/DHSD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000139/2022-2023</t>
   </si>
   <si>
     <t>18/AD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000219/2023-2024</t>
   </si>
   <si>
     <t>2202/AD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>Augmentation of laying distribution system at Zone-II &amp; Zone-III of Diamond Harbour-II Block for providing 100% FHTC at leftout areas within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. (Part - IIIB / C) [No. of FHTC = 2650]</t>
-[...38 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Laying of different dia pipes(DI pipe- 350mm to 400mm, UPVC- 90mm to 225mm) for the balance portion in the distribution system under Diamond Harbour II Block along with the Restoration of subsequent Bitumenous road and concrete road under the jurisdiction of PWD and Diamond Harbour II Panchayat Samiti / Block with the supply of DI specials and allied works of totaling 9453 mtr. under the Augmentation scheme of Diamond Harbour Zone-II within ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.(Under Jal Jeevan Mission)</t>
+  </si>
+  <si>
+    <t>ORD/002315/2023-2024</t>
+  </si>
+  <si>
+    <t>1092/AD</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
   </si>
   <si>
     <t>Construction of boundary wall (length - 145 m.) at proposed OHR site at Mouza - Akrapunji under Zone-II of Diamond Harbour-II Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 3 DHSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000869/2024-2025</t>
   </si>
   <si>
     <t>4653/AD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>MOUSUMI ENTERPRISE</t>
   </si>
   <si>
-    <t>Support service for Detail Design &amp; Drawing of pipe line by using Watergems Software on the basis of the population density within the ZONE-II of Diamond Harbour-II Block under " Megha Surface water based W/S scheme for Falta-Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division, PHE Dte.</t>
-[...5 lines deleted...]
-    <t>433/DHSD</t>
+    <t>Restoration of road and drain of damaged portion due to laying distribution and rising main pipeline from Raichoak more to Singhalganj F.P School under Zone- I of Diamond Harbour-II Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 DHSD,Junior Engineer 3 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/000528/2024-2025</t>
+  </si>
+  <si>
+    <t>3645/AD</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>08/11/2024</t>
+  </si>
+  <si>
+    <t>K.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Restoration of road damaged portion due to laying distribution and rising main pipeline from Singhalganj F.P School to Zone-I Head work site under Zone- I of Diamond Harbour-II Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001038/2024-2025</t>
+  </si>
+  <si>
+    <t>4957/AD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
   </si>
   <si>
     <t>RTOR000737/2023-2024</t>
   </si>
   <si>
     <t>567/ad</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
     <t>RTOR000919/2023-2024</t>
   </si>
   <si>
     <t>1261/AD</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>RTOR000880/2023-2024</t>
   </si>
   <si>
     <t>754/AD</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
-    <t>Laying of distribution system at Zone-II of Diamond Harbour-II Block for Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
-[...64 lines deleted...]
-  <si>
     <t>Balance works under the Augmentation scheme of Zone-II at Diamond Harbour- II block for providing House Hold Tap connection under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002151/2024-2025</t>
   </si>
   <si>
     <t>410/AD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Balance works under the Augmentation scheme of Zone-I at Diamond Harbour- II block for providing House Hold Tap connection under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002492/2024-2025</t>
   </si>
   <si>
     <t>783/AD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
-    <t>K.P. CONSTRUCTION</t>
-[...44 lines deleted...]
-    <t>02/02/2025</t>
+    <t>Canal crossing of 02(two) nos. location due to laying of 508 mm (OD) 12mm thick M.S. Pipe at Karaiberia Kather pole area and 406.40 mm (OD) 10mm thick M.S. Pipe at Karaiberia and Khanjapur Primary School area with supplying and fitting fixing for 02 nos. gap filling in the distribution system under the Augmentation scheme of Zone -II of Diamond Harbour-II Block under Diamond Harbour Sub-Division of Alipore Division, PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001713/2026-2027</t>
+  </si>
+  <si>
+    <t>3979/AD</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -927,1143 +945,1204 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>757.19</v>
+        <v>479.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>94.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>19.67</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>37.76</v>
+        <v>22.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>51.7</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="Q5" s="4">
-        <v>30.13</v>
+        <v>58.67</v>
       </c>
       <c r="R5" s="4">
-        <v>20.64</v>
+        <v>62.41</v>
       </c>
       <c r="S5" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>0.84</v>
+        <v>146</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>30.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>20.64</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>26.73</v>
+        <v>1011.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>37.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>0.84</v>
       </c>
       <c r="Q8" s="4">
         <v>0.84</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>245.4</v>
+        <v>0.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>0.62</v>
+        <v>757.19</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>51.2</v>
+        <v>37.76</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>479.57</v>
+        <v>264.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>94.32</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>19.67</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>22.78</v>
+        <v>26.73</v>
       </c>
       <c r="Q13" s="4">
-        <v>11.78</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>51.7</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>38</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>1011.34</v>
+        <v>66.42</v>
       </c>
       <c r="Q14" s="4">
-        <v>37.14</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>3.67</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="P15" s="4">
-        <v>264.14</v>
+        <v>47.76</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="P16" s="4">
-        <v>16.15</v>
+        <v>245.4</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="P17" s="4">
-        <v>23.55</v>
+        <v>0.62</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>75</v>
+        <v>103</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="P18" s="4">
-        <v>94</v>
+        <v>51.2</v>
       </c>
       <c r="Q18" s="4">
-        <v>58.67</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>62.41</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="L19" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>66.42</v>
+        <v>16.15</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="P20" s="4">
-        <v>47.76</v>
+        <v>23.55</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P21" s="4">
+        <v>15.15</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>3307.43</v>
+      </c>
+      <c r="P22" s="8">
+        <v>232.89</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>7.04</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>