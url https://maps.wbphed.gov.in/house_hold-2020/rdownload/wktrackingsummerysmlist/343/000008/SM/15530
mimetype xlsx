--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -161,105 +161,87 @@
   <si>
     <t>2207/AD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>RTOR000615/2023-2024</t>
   </si>
   <si>
     <t>276/AD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>RTOR000738/2023-2024</t>
   </si>
   <si>
     <t>568/AD</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
-    <t>Interconnection between secondary grid to OHR inlet to facilitate direct supply of water under Zone-VIII (Mollapukur OHR Site) of Diamond Harbour-II block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas'' under Diamond Harbour sub- Division of Alipore Division P.H.E Dte.</t>
+    <t>Augmentation of laying distribution system including providing of Functional Household Tap Connection (FHTC) with allied works in Zone-VIII of Diamond Harbour-II block within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur under Diamond Harbour sub- Division of Alipore Division P.H.E Dte. [No. of FHTC = 5302]</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>1767/AD</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>SPA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Interconnection from secondary grid to OHR and laying in the left-out portion of distribution system of different dia. DI pipes i.e. 200mm, 300mm, 450mm along with 63mm to 280mm UPVC pipes with allied road restoration work under augmentation scheme of Zone-IV of Diamond Harbour-II Block under Diamond Harbour sub- Division of Alipore Division P.H.E Dte. [SM/09508, SM/13912, SM/13914]</t>
   </si>
   <si>
     <t>Junior Engineer 3 DHSD</t>
   </si>
   <si>
-    <t>ORD/001585/2024-2025</t>
-[...37 lines deleted...]
-  <si>
     <t>ORD/002529/2024-2025</t>
   </si>
   <si>
     <t>814/AD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>22/02/2026</t>
   </si>
   <si>
     <t>K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional balance Laying Distribution works under the Augmentation scheme of Zone-I at Diamond Harbour- II block for providing balance pipe lying works, including pipe carrying structure, road restoration works etc. under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002491/2024-2025</t>
   </si>
   <si>
     <t>782/AD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -666,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1170,60 +1152,60 @@
       <c r="H9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>1.5</v>
+        <v>1008.05</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1231,226 +1213,165 @@
       <c r="H10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>1008.05</v>
+        <v>146.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="P11" s="4">
-        <v>146.09</v>
+        <v>83.24</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...39 lines deleted...]
-      <c r="O12" s="4" t="s">
+      <c r="A12" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="P12" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1345.04</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>