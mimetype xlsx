--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -809,54 +809,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1155,54 +1155,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>1008.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>239.12</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>23.72</v>
       </c>
       <c r="S9" s="4">
         <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1311,54 +1311,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1345.04</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>242.27</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>18.01</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>