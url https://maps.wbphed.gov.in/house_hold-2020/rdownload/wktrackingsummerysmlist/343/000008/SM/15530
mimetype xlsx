--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -110,120 +110,120 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotly Piloted Aircraft System/ DGPS / Total Station etc. and detailed design of pipeline by using Watergems Software on the basis of the population density within the Zone-VIII of Diamond Harbour-II Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Diamond Harbour sub division</t>
   </si>
   <si>
     <t>ORD/001026/2022-2023</t>
   </si>
   <si>
     <t>308/DHSD</t>
   </si>
   <si>
     <t>23/09/2022</t>
   </si>
   <si>
     <t>23/10/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Augmentation of laying distribution system including providing of Functional Household Tap Connection (FHTC) with allied works in Zone-VIII of Diamond Harbour-II block within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur under Diamond Harbour sub- Division of Alipore Division P.H.E Dte. [No. of FHTC = 5302]</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>1767/AD</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>SPA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000140/2022-2023</t>
   </si>
   <si>
     <t>17/AD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000429/2023-2024</t>
   </si>
   <si>
     <t>3615/AD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>RTOR000224/2023-2024</t>
   </si>
   <si>
     <t>2207/AD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>RTOR000615/2023-2024</t>
   </si>
   <si>
     <t>276/AD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>RTOR000738/2023-2024</t>
   </si>
   <si>
     <t>568/AD</t>
   </si>
   <si>
     <t>27/01/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>SPA ENTERPRISE</t>
   </si>
   <si>
     <t>Interconnection from secondary grid to OHR and laying in the left-out portion of distribution system of different dia. DI pipes i.e. 200mm, 300mm, 450mm along with 63mm to 280mm UPVC pipes with allied road restoration work under augmentation scheme of Zone-IV of Diamond Harbour-II Block under Diamond Harbour sub- Division of Alipore Division P.H.E Dte. [SM/09508, SM/13912, SM/13914]</t>
   </si>
   <si>
     <t>Junior Engineer 3 DHSD</t>
   </si>
   <si>
     <t>ORD/002529/2024-2025</t>
   </si>
   <si>
     <t>814/AD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>22/02/2026</t>
   </si>
   <si>
     <t>K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional balance Laying Distribution works under the Augmentation scheme of Zone-I at Diamond Harbour- II block for providing balance pipe lying works, including pipe carrying structure, road restoration works etc. under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
@@ -845,367 +845,367 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>34.48</v>
+        <v>1008.05</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>239.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>23.72</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>0.92</v>
+        <v>34.48</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>27.63</v>
+        <v>0.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>31.72</v>
+        <v>27.63</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
-        <v>9.72</v>
+        <v>31.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>1008.05</v>
+        <v>9.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>239.12</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>23.72</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>