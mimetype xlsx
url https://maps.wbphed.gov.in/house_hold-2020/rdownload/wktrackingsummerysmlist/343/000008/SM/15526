--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -176,153 +176,153 @@
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, Zone-II for Augmentation of Kumirmari water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Gosaba]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000555/2022-2023</t>
   </si>
   <si>
     <t>544/SMD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>22/05/2023</t>
   </si>
   <si>
     <t>CHANDIMATA ELECTRICALS</t>
   </si>
   <si>
+    <t>Construction of OHR (350 Cum), Laying of Distribution System, Providing Functional Household Tap Connection etc. of Ground Water based Augmentation Piped Water Supply Scheme for the KUMIRMARI (ZONE-II), Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000252/2023-2024</t>
+  </si>
+  <si>
+    <t>1434/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
     <t>Inter connection and rising main with supply of specials of Augmentation of Kumirmari (Zone-II) W/S Scheme, Block-Gosaba under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001082/2023-2024</t>
   </si>
   <si>
     <t>3541/AD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>16/11/2023</t>
   </si>
   <si>
     <t>SWASTIK CONSTRUCTION</t>
   </si>
   <si>
+    <t>Renovation and retrofitting of Pump House No. 2 of Augmentation of Kumirmari W/S Scheme (Zone-II), under Gosaba Block of Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001405/2023-2024</t>
+  </si>
+  <si>
+    <t>1144/CSD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>HALDER &amp; CO.</t>
+  </si>
+  <si>
+    <t>Renovation and retrofitting of Pump House No. 1 of Augmentation of Kumirmari W/S Scheme (Zone-II), under Gosaba Block of Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001404/2023-2024</t>
+  </si>
+  <si>
+    <t>1140/CSD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>NASKAR ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000056/2023-2024</t>
   </si>
   <si>
     <t>263/AD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of OHR (350 Cum), Laying of Distribution System, Providing Functional Household Tap Connection etc. of Ground Water based Augmentation Piped Water Supply Scheme for the KUMIRMARI (ZONE-II), Block-Gosaba under Canning Sub-Division of Alipore Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of boundary wall at Head Work Site for Ground Water Based at Kumirmari Zone-II Piped Water Supply Scheme, Block - Gosaba under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001228/2024-2025</t>
   </si>
   <si>
     <t>5209/AD</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>SUDIP PRADHAN</t>
-  </si>
-[...34 lines deleted...]
-    <t>NASKAR ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000418/2023-2024</t>
   </si>
   <si>
     <t>373/AD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1003,54 +1003,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>7.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.44</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1122,300 +1122,300 @@
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>44.74</v>
+        <v>697.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>279.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>40.11</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>105.54</v>
+        <v>44.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>697.57</v>
+        <v>2.01</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.69</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>32.94</v>
+        <v>2.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.07</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.92</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>2.01</v>
+        <v>105.54</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1423,148 +1423,148 @@
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>2.15</v>
+        <v>32.94</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>14.93</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>949.04</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>291.29</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>30.69</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>