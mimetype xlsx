--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -95,87 +95,87 @@
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF DISTRIBUTION SYSTEM UNDER ZONE-V, MATHURAPUR-II BLOCK FOR PROVIDING FHTC TO ALL THE HOUSEHOLDS IN CONNECTION WITH JAL JEEVAN MISSION UNDER MEGA SURFACE BASED WATER SUPPLY CSHEME FOR FALTA MATHURAPUR UNDER ALIPORE DIVISION PHE DTE.</t>
   </si>
   <si>
     <t>SM/15508</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Laying distribution system of piped water supply at Zone-V of Mathurapur - II Block for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 Parganas under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Raidighi sub division</t>
   </si>
   <si>
+    <t>Junior Engineer 2, Raidghi Sub Division,Junior Engineer 3, Raidghi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001249/2021-2022</t>
+  </si>
+  <si>
+    <t>5822/AD</t>
+  </si>
+  <si>
+    <t>07/02/2022</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>G.B. CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Providing FHTC and other allied works at Zone- V of Mathurapur -II Block for ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000065/2023-2024</t>
+  </si>
+  <si>
+    <t>195/AD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (one) No. 250mm x 150mm dia. 360 mtr. deep Replacement Tubewell (Pump House No. 3) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter for Augmentation of Raidighi W/S Scheme (Zone-V, Mathurapur-II Block) in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
     <t>Junior Engineer 3, Raidghi Sub Division</t>
-  </si>
-[...34 lines deleted...]
-    <t>Sinking of 01 (one) No. 250mm x 150mm dia. 360 mtr. deep Replacement Tubewell (Pump House No. 3) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter for Augmentation of Raidighi W/S Scheme (Zone-V, Mathurapur-II Block) in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000430/2023-2024</t>
   </si>
   <si>
     <t>1918/AD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
     <t>KAR CONSTRUCTION AND ORDER SUPPLIERS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000649/2023-2024</t>
   </si>
   <si>
     <t>252/AD</t>
   </si>
@@ -757,176 +757,176 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>252.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>103.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>41.04</v>
       </c>
       <c r="S3" s="4">
         <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>196.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>67.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>34.28</v>
       </c>
       <c r="S4" s="4">
         <v>62</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>19.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.93</v>
       </c>
       <c r="S5" s="4">
         <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -970,54 +970,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>477.53</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>190.04</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>39.8</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>