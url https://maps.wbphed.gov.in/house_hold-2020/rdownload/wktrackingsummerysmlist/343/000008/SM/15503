--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,68 +324,50 @@
     <t>ORD/001998/2022-2023</t>
   </si>
   <si>
     <t>12812/AD</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>M/S. MIHIR KUMAR NASKAR</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Bharatghar W/S Scheme under SMD, P.H.E. Dte.(Block-Basanti)(SM/15503)</t>
   </si>
   <si>
     <t>ORD/000920/2025-2026</t>
   </si>
   <si>
     <t>683/SMSD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>685/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1720,209 +1702,87 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P16" s="4">
         <v>0.58</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...18 lines deleted...]
-      <c r="H17" s="13" t="s">
+      <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>451.44</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>