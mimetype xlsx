--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1092,54 +1092,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>23.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>42.43</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1153,54 +1153,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>39.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>34.23</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>85.64</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1214,54 +1214,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>6.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.48</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1273,54 +1273,54 @@
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>2.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.07</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1334,54 +1334,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>19.99</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>18.02</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>90.14</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1722,54 +1722,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>451.44</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>15.73</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>