--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,68 @@
     <t>ORD/001998/2022-2023</t>
   </si>
   <si>
     <t>12812/AD</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>M/S. MIHIR KUMAR NASKAR</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Bharatghar W/S Scheme under SMD, P.H.E. Dte.(Block-Basanti)(SM/15503)</t>
   </si>
   <si>
     <t>ORD/000920/2025-2026</t>
   </si>
   <si>
     <t>683/SMSD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Bharatghar W/S Scheme under SMD, P.H.E. Dte.(Block-Basanti)(SM/15503)</t>
+  </si>
+  <si>
+    <t>ORD/000922/2025-2026</t>
+  </si>
+  <si>
+    <t>685/SMSD</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Bharatghar W/S Scheme under SMD, P.H.E. Dte.(Block-Basanti)(SM/15503)</t>
+  </si>
+  <si>
+    <t>ORD/000921/2025-2026</t>
+  </si>
+  <si>
+    <t>684/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1702,87 +1720,209 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P16" s="4">
         <v>0.58</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>453.27</v>
+      </c>
+      <c r="P19" s="8">
+        <v>71</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>15.66</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>