--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,303 +89,303 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION &amp; RETROFITTING OF BHARATGARH PWSS FOR PROVIDING FHTC BLOCK-BASANTI</t>
   </si>
   <si>
     <t>SM/15503</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Bharatgarh W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 4)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/001713/2022-2023</t>
+  </si>
+  <si>
+    <t>11677/AD</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>R.G. ENTERPRISE (I)</t>
+  </si>
+  <si>
     <t>Inter connection and rising main with supply of specials from Head work site to PH-IV and Head work site to PH-V of Bharatgarh W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002001/2022-2023</t>
   </si>
   <si>
     <t>12815/AD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>30/04/2023</t>
   </si>
   <si>
     <t>SUNNY CONSTRUCTION</t>
   </si>
   <si>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (550 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Bharatgarh Water Supply Scheme including one year Operation and Maintenance of scheme, Block - Basanti South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001998/2022-2023</t>
+  </si>
+  <si>
+    <t>12812/AD</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>M/S. MIHIR KUMAR NASKAR</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Bharatgarh water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Basanti]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000017/2023-2024</t>
+  </si>
+  <si>
+    <t>952/SMD</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>SHIVAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Bharatgarh W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 5)</t>
+  </si>
+  <si>
+    <t>ORD/001714/2022-2023</t>
+  </si>
+  <si>
+    <t>11678/AD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>JYOTI ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (two) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 4 &amp; 5 of Augmentation of Bharatgarh W/S Scheme, Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001814/2022-2023</t>
+  </si>
+  <si>
+    <t>12154/AD</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>15/04/2023</t>
+  </si>
+  <si>
+    <t>B.K. ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Bharatgarh Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Basanti Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001947/2022-2023</t>
+  </si>
+  <si>
+    <t>11506/AD</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>GANGA TUBEWELL AND HARDWARE</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Bharatgarh W/S Scheme, Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001193/2023-2024</t>
+  </si>
+  <si>
+    <t>3998/AD</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>MEHAI TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000117/2022-2023</t>
   </si>
   <si>
     <t>3056/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03413/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-373</t>
   </si>
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Bharatgarh water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Basanti]</t>
-[...95 lines deleted...]
-    <t>MEHAI TECHNOLOGY LIMITED</t>
+    <t>Charges for new service connection at pump house no 4 of Bharatghar water supply scheme (Basanti Block)</t>
+  </si>
+  <si>
+    <t>BILL/01523/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-364</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>Payment for "Restoration of L066-Sibganj To Nol Garanbose Kheyaghat Via Maheshpur H S nd Bharatgarh Market(WB/02/318), damaged caused due to laying of water pipelines by PHED.</t>
+  </si>
+  <si>
+    <t>BILL/01191/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-557</t>
+  </si>
+  <si>
+    <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
     <t>Restoration of Basanti Herobhanga Road from 0.00 kmp to 19.95km. block Basanti under South 24 Pags. Highway Division damaged caused due to laying of water pipe lines by PHED under Canning Sub Division of Alipore Division</t>
   </si>
   <si>
     <t>BILL/01321/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-683</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, 24 PGS. HIGHWAY DIVN, P.W.(ROADS) DEPTT.</t>
   </si>
   <si>
-    <t>Charges for new service connection at pump house no 4 of Bharatghar water supply scheme (Basanti Block)</t>
-[...52 lines deleted...]
-  <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Bharatghar W/S Scheme under SMD, P.H.E. Dte.(Block-Basanti)(SM/15503)</t>
   </si>
   <si>
     <t>ORD/000920/2025-2026</t>
   </si>
   <si>
     <t>683/SMSD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Bharatghar W/S Scheme under SMD, P.H.E. Dte.(Block-Basanti)(SM/15503)</t>
+  </si>
+  <si>
+    <t>ORD/000921/2025-2026</t>
+  </si>
+  <si>
+    <t>684/SMSD</t>
+  </si>
+  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Bharatghar W/S Scheme under SMD, P.H.E. Dte.(Block-Basanti)(SM/15503)</t>
   </si>
   <si>
     <t>ORD/000922/2025-2026</t>
   </si>
   <si>
     <t>685/SMSD</t>
-  </si>
-[...7 lines deleted...]
-    <t>684/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -915,371 +915,379 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>46.05</v>
+        <v>7.1</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>97.75</v>
+        <v>46.05</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>14.74</v>
+        <v>46.27</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>23.39</v>
       </c>
       <c r="Q6" s="4">
         <v>9.93</v>
       </c>
       <c r="R6" s="4">
         <v>42.43</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>39.96</v>
+        <v>6.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>34.23</v>
+        <v>6.76</v>
       </c>
       <c r="R7" s="4">
-        <v>85.64</v>
+        <v>97.48</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>6.93</v>
+        <v>39.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.76</v>
+        <v>34.23</v>
       </c>
       <c r="R8" s="4">
-        <v>97.48</v>
+        <v>85.64</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1331,51 +1339,51 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>19.99</v>
       </c>
       <c r="Q10" s="4">
         <v>18.02</v>
       </c>
       <c r="R10" s="4">
         <v>90.14</v>
       </c>
@@ -1406,467 +1414,459 @@
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>107.4</v>
+        <v>97.75</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>13.71</v>
+        <v>14.74</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>25.5</v>
+        <v>13.71</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>7.1</v>
+        <v>25.5</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>46.27</v>
+        <v>107.4</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P16" s="4">
         <v>0.58</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P17" s="4">
         <v>0.91</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P18" s="4">
         <v>0.91</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>