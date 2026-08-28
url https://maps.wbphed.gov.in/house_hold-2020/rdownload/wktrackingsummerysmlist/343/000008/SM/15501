--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -158,123 +158,123 @@
   <si>
     <t>04/07/2023</t>
   </si>
   <si>
     <t>DURJA ENTERPRISE</t>
   </si>
   <si>
     <t>Inter connection and rising main with supply of specials at PH-V of Uttar Angadberia W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000243/2023-2024</t>
   </si>
   <si>
     <t>1395/AD</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>26/08/2023</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION (I)</t>
   </si>
   <si>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (200 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Uttar Angadberia Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001030/2023-2024</t>
+  </si>
+  <si>
+    <t>3314/AD</t>
+  </si>
+  <si>
+    <t>07/10/2023</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>SWASTIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Uttar Angadberia Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Canning-I Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001948/2022-2023</t>
+  </si>
+  <si>
+    <t>11507/AD</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>M/S. MIHIR KUMAR NASKAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000070/2023-2024</t>
   </si>
   <si>
     <t>3040/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Uttar Angadberia Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Canning-I Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000728/2023-2024</t>
   </si>
   <si>
     <t>551/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>Quotation for new service connection at P.H. No.5 of Uttar Angadberia w/s scheme .</t>
   </si>
   <si>
     <t>BILL/01679/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-396</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...16 lines deleted...]
-    <t>SWASTIK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -984,343 +984,343 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>57.93</v>
+        <v>36.08</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>1.52</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.52</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>59.7</v>
+        <v>57.93</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>8.55</v>
+        <v>59.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>36.08</v>
+        <v>8.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>270.86</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>1.52</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>0.56</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>