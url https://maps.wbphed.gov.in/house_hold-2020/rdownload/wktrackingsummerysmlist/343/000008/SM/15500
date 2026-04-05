--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -239,51 +239,51 @@
   <si>
     <t>RTOR000119/2022-2023</t>
   </si>
   <si>
     <t>3046/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (755 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) of Augmentation of Banibadabelekhali Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000221/2023-2024</t>
   </si>
   <si>
     <t>1026/AD</t>
   </si>
   <si>
     <t>13/06/2023</t>
   </si>
   <si>
-    <t>02/06/2025</t>
+    <t>17/07/2025</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Banibadabelekhali Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Canning-I Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, 3 CSD</t>
   </si>
   <si>
     <t>ORD/001945/2022-2023</t>
   </si>
   <si>
     <t>11505/AD</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>M/S. MIHIR KUMAR NASKAR</t>
   </si>
   <si>
     <t>RTOR000729/2023-2024</t>
   </si>