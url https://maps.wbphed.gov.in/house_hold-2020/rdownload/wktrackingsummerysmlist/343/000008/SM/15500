--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,65 +225,50 @@
     <t>263/CSD</t>
   </si>
   <si>
     <t>19/05/2022</t>
   </si>
   <si>
     <t>18/06/2022</t>
   </si>
   <si>
     <t>R.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000119/2022-2023</t>
   </si>
   <si>
     <t>3046/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...13 lines deleted...]
-    <t>17/07/2025</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Banibadabelekhali Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Canning-I Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, 3 CSD</t>
   </si>
   <si>
     <t>ORD/001945/2022-2023</t>
   </si>
   <si>
     <t>11505/AD</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>M/S. MIHIR KUMAR NASKAR</t>
   </si>
   <si>
     <t>RTOR000729/2023-2024</t>
   </si>
@@ -732,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -893,54 +878,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>63.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>41.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>65.8</v>
       </c>
       <c r="S3" s="4">
         <v>81</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1133,54 +1118,54 @@
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>46.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>46.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1192,54 +1177,54 @@
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>1.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.62</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>86.13</v>
       </c>
       <c r="S8" s="4">
         <v>87</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1289,354 +1274,293 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>58.43</v>
+        <v>1.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.75</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>35</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="P11" s="4">
-        <v>1.75</v>
+        <v>59.7</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>59.7</v>
+        <v>21</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>21</v>
+        <v>14.77</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13"/>
-[...27 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>292.63</v>
+      </c>
+      <c r="P14" s="8">
+        <v>91.4</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>31.23</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>