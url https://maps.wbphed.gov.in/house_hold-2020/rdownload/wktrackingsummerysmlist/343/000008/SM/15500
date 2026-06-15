--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,65 @@
     <t>BILL/01192/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-556</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
     <t>Quatation for new service (power) connection at Banibada belekhali PH-1 Water supply scheme under Canning-I block Reference ID-106692516, Application No-1007977167</t>
   </si>
   <si>
     <t>BILL/01364/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-326</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (755 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) of Augmentation of Banibadabelekhali Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000221/2023-2024</t>
+  </si>
+  <si>
+    <t>1026/AD</t>
+  </si>
+  <si>
+    <t>13/06/2023</t>
+  </si>
+  <si>
+    <t>17/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1480,87 +1495,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>14.77</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P14" s="4">
+        <v>58.43</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>4.36</v>
+      </c>
+      <c r="R14" s="4">
+        <v>7.45</v>
+      </c>
+      <c r="S14" s="4">
+        <v>35</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>351.07</v>
+      </c>
+      <c r="P15" s="8">
+        <v>95.76</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>27.28</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>