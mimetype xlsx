--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -110,50 +110,86 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Laying pipe line to connect the uncovered habitations at Banibadabelekhali Water Supply Scheme, Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Canning sub division</t>
   </si>
   <si>
     <t>ORD/001061/2021-2022</t>
   </si>
   <si>
     <t>5296/AD</t>
   </si>
   <si>
     <t>04/01/2022</t>
   </si>
   <si>
     <t>05/03/2022</t>
   </si>
   <si>
     <t>S.S. ENTERPRISE (I)</t>
   </si>
   <si>
+    <t>Laying of pipe line due to widening of roads from P.C. Sen Road (Raibaghini) to Golabari Kheyaghat at Banibadabelekhali Water Supply Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000030/2022-2023</t>
+  </si>
+  <si>
+    <t>516/AD</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>M.T.C. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Rising main with OHR to distribution system at Banibadabelekhali W/S Scheme (Zone-II), Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000271/2022-2023</t>
+  </si>
+  <si>
+    <t>263/CSD</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>18/06/2022</t>
+  </si>
+  <si>
+    <t>R.P. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - V of Augmentation of Banibadabelekhali W/S Scheme, Block - Canning-I under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001808/2022-2023</t>
   </si>
   <si>
     <t>12132/AD</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>KUNTAL CHOWDHURY</t>
   </si>
   <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Banibadabelekhali W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (PH No. - 5) (2nd Call)</t>
   </si>
   <si>
     <t>Junior Engineer,1 CSD</t>
   </si>
   <si>
     <t>ORD/002050/2022-2023</t>
@@ -176,174 +212,138 @@
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 for Augmentation of Banibada Belekhali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000029/2023-2024</t>
   </si>
   <si>
     <t>974/SMD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>SUPER SKILL</t>
   </si>
   <si>
-    <t>Laying of pipe line due to widening of roads from P.C. Sen Road (Raibaghini) to Golabari Kheyaghat at Banibadabelekhali Water Supply Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...32 lines deleted...]
-    <t>R.P. ENTERPRISE</t>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (755 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) of Augmentation of Banibadabelekhali Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000221/2023-2024</t>
+  </si>
+  <si>
+    <t>1026/AD</t>
+  </si>
+  <si>
+    <t>13/06/2023</t>
+  </si>
+  <si>
+    <t>17/07/2025</t>
+  </si>
+  <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Banibadabelekhali Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Canning-I Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 3 CSD</t>
+  </si>
+  <si>
+    <t>ORD/001945/2022-2023</t>
+  </si>
+  <si>
+    <t>11505/AD</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>M/S. MIHIR KUMAR NASKAR</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000119/2022-2023</t>
   </si>
   <si>
     <t>3046/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Banibadabelekhali Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Canning-I Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>RTOR000729/2023-2024</t>
   </si>
   <si>
     <t>552/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>Payment for "Restoration of P.C Sen road Raibaghini to Golabari Kheyaghat(WB/02/ 564) damaged caused due to laying of water pipelines by PHED.</t>
   </si>
   <si>
     <t>BILL/01192/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-556</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
     <t>Quatation for new service (power) connection at Banibada belekhali PH-1 Water supply scheme under Canning-I block Reference ID-106692516, Application No-1007977167</t>
   </si>
   <si>
     <t>BILL/01364/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-326</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...13 lines deleted...]
-    <t>17/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -949,357 +949,361 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>19.59</v>
+        <v>46.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>46.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>7.09</v>
+        <v>1.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.62</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.13</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>10.76</v>
+        <v>19.59</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>46.43</v>
+        <v>7.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>46.39</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>1.88</v>
+        <v>10.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.62</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>86.13</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>46.38</v>
+        <v>58.43</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.36</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>7.45</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1344,255 +1348,251 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>59.7</v>
+        <v>46.38</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>21</v>
+        <v>59.7</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>14.77</v>
+        <v>21</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>58.43</v>
+        <v>14.77</v>
       </c>
       <c r="Q14" s="4">
-        <v>4.36</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>7.45</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>351.07</v>