--- v1 (2026-03-03)
+++ v2 (2026-08-29)
@@ -110,177 +110,177 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to households of Mouza - Ghatbakultala at Habitation - Goalar Mal (Part-A) in Ghatbakultala Water Supply Scheme, Block - Mathurapur-I, South 24 Pgs. District under Alipore Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Raidighi sub division</t>
   </si>
   <si>
     <t>ORD/002365/2020-2021</t>
   </si>
   <si>
     <t>737/RSD</t>
   </si>
   <si>
     <t>12/02/2021</t>
   </si>
   <si>
     <t>13/04/2021</t>
   </si>
   <si>
     <t>DIBYENDU BHATTACHARYA</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to all the households of Mouza-Ghatbakultala at Habitation-Ghatbakultala (Part-H) in Ghatbakultala piped water supply scheme , District South 24 Parganas, Block - Mathurapur-I under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000042/2022-2023</t>
+  </si>
+  <si>
+    <t>34/RSD</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>18/06/2022</t>
+  </si>
+  <si>
+    <t>B.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Extension of distribution system (Node No. 85-AB) of Ghatbakultala W/S scheme at Mathurapur - I Block for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000037/2022-2023</t>
+  </si>
+  <si>
+    <t>06/RSD</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>03/06/2022</t>
+  </si>
+  <si>
+    <t>R.G. ENTERPRISE (I)</t>
+  </si>
+  <si>
     <t>Extension of pipeline in connection with Functional Household Tap Connection (FHTC) at Ghatbakultala (Node No. 13-12-10-8) under Ghatbakultala water supply scheme ( Zone-XIII of Mathurapur - I Block for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas) under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001547/2021-2022</t>
   </si>
   <si>
     <t>713/RSD</t>
   </si>
   <si>
     <t>02/03/2022</t>
   </si>
   <si>
     <t>01/05/2022</t>
   </si>
   <si>
     <t>SHEKHAR CHAKRABORTY</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to all the households of Mouza-Ghatbakultala at Habitation-Ghatbakultala (Part-H) in Ghatbakultala piped water supply scheme , District South 24 Parganas, Block - Mathurapur-I under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Laying distribution system of piped water supply at Zone- XIII of Mathurapur -I Block in connection with Jal Jeevan Mission (JJM) for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Raidighi Sub-Division of Alipore Division, P.H.E. Dte. (PART -A)</t>
   </si>
   <si>
     <t>Junior Engineer1, Raidghi Sub Division</t>
   </si>
   <si>
     <t>ORD/000114/2023-2024</t>
   </si>
   <si>
     <t>483/AD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>SUTAPA ENTERPRISE</t>
   </si>
   <si>
+    <t>Augmentation and retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households at Zone-XIII, Mathurapur-I in connection with Jal Jeevan Mission (JJM) under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001967/2022-2023</t>
+  </si>
+  <si>
+    <t>12721/AD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>THE TOWER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (one) No. 250mm x 150mm dia. 360 mtr. deep Replacement Tubewell (Pump House No. 2) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter for Augmentation of Ghatbakultala W/S Scheme (Zone-XIII, Mathurapur-I Block) in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000434/2023-2024</t>
+  </si>
+  <si>
+    <t>1922/AD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>ALISHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Laying distribution system of piped water supply at Zone- XIII of Mathurapur - I Block in connection with Jal Jeevan Mission (JJM) for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 Parganas under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001040/2024-2025</t>
   </si>
   <si>
     <t>4958/AD</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>SUKUMAR HALDAR</t>
-  </si>
-[...34 lines deleted...]
-    <t>ALISHA ENTERPRISE</t>
   </si>
   <si>
     <t>Repairing of pump house no.2, including boundary wall and approach road and plinth protection at Ghatbakultala W/S Scheme, modified as Zone- XIII of Mathurapur-I Block in connection with Jal Jeevan Mission (JJM) for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000608/2024-2025</t>
   </si>
   <si>
     <t>748/RSD</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>M/S. GANGA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000602/2023-2024</t>
   </si>
@@ -884,54 +884,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.59</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -940,57 +940,57 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.79</v>
+        <v>4.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -999,57 +999,57 @@
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>4.76</v>
+        <v>4.72</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100.89</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1058,57 +1058,57 @@
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.72</v>
+        <v>4.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1122,54 +1122,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>16.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>76.51</v>
       </c>
       <c r="S7" s="4">
         <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1180,60 +1180,60 @@
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>31.88</v>
+        <v>39.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>39.48</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1241,60 +1241,60 @@
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>39.69</v>
+        <v>19.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>18.73</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.45</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1302,60 +1302,60 @@
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>19.83</v>
+        <v>31.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1366,54 +1366,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>4.74</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.66</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.31</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1518,54 +1518,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>148.93</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>93.78</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>62.97</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>