--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -140,135 +140,135 @@
   <si>
     <t>ORD/001706/2022-2023</t>
   </si>
   <si>
     <t>11670/AD</t>
   </si>
   <si>
     <t>Sinking of 02 (two) nos. 300mm x 200mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 4 for each zone of Augmentation of Bansra (Zone - I &amp; II) W/S Scheme, Block - Canning-I under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001812/2022-2023</t>
   </si>
   <si>
     <t>12152/AD</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>M.R.ENTERPRISE (II)</t>
   </si>
   <si>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (2000 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Bansra (Zone - I and II) Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001997/2022-2023</t>
+  </si>
+  <si>
+    <t>12811/AD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>01/02/2026</t>
+  </si>
+  <si>
+    <t>RAMEN GHOSH</t>
+  </si>
+  <si>
+    <t>Interconnection &amp; rising main with supply of specials from Head work site to PH-IV for Zone-I &amp; Head work site to PH-IV for Zone-II of Bansra (Zone-I &amp; II) W/S Scheme,Block-Canning-I under Canning Sub-Division of Alipore Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000263/2023-2024</t>
+  </si>
+  <si>
+    <t>1451/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>M.N. ENTERPRISE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 &amp; 2 for Augmentation of Bansra (Zone-1 &amp; 2) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000030/2023-2024</t>
   </si>
   <si>
     <t>975/SMD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>KARUNAMOY ENGINEERING</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000077/2023-2024</t>
   </si>
   <si>
     <t>377/AD</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000724/2023-2024</t>
   </si>
   <si>
     <t>546/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>M.N. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -964,363 +964,363 @@
         <v>49.69</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21.49</v>
+        <v>95.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>30.64</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>151.98</v>
+        <v>139.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>110.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>78.97</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>65.17</v>
+        <v>21.49</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>95.95</v>
+        <v>151.98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>139.79</v>
+        <v>65.17</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>538.17</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>139.79</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>25.97</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>