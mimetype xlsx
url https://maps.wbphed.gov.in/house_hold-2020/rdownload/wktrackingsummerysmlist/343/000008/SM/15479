--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -110,123 +110,123 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) to all the households in Chaplarkhop Water Supply Scheme, Block - Mathurapur-II, South 24 Pgs. District under Raidighi Sub-Division of Alipore Division, P.H.E. Dte. including Operation &amp; Maintenance of scheme for 1 (one) year.</t>
   </si>
   <si>
     <t>Assistant Engineer, Raidighi sub division</t>
   </si>
   <si>
     <t>ORD/000512/2020-2021</t>
   </si>
   <si>
     <t>5127/AD</t>
   </si>
   <si>
     <t>08/02/2021</t>
   </si>
   <si>
     <t>08/02/2022</t>
   </si>
   <si>
     <t>M/S. DAS BUILDERS</t>
   </si>
   <si>
+    <t>Augmentation and retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to all the households at Zone-XIII, Mathurapur-II in connection with Jal Jeevan Mission (JJM) under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2, Raidghi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001962/2022-2023</t>
+  </si>
+  <si>
+    <t>12716/AD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>P.L.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (one) No. 250mm x 150mm dia. 360 mtr. deep Replacement Tubewell (Head Work Site) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter for Augmentation of Chaplarkhop W/S Scheme (Zone-XIII, Mathurapur-II Block) in connection with Jal Jeevan Mission (JJM) under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000431/2023-2024</t>
+  </si>
+  <si>
+    <t>1919/AD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>KAR CONSTRUCTION AND ORDER SUPPLIERS</t>
+  </si>
+  <si>
+    <t>Repairing of pump house 2 and approach road and plinth protection including boundary wall at Chaplarkhop W/S Scheme, modified as Zone- XIII of Mathurapur-II Block in connection with Jal Jeevan Mission (JJM) for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001711/2023-2024</t>
+  </si>
+  <si>
+    <t>301/RSD</t>
+  </si>
+  <si>
+    <t>29/09/2023</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>HALDER ENTERPRISE (I)</t>
+  </si>
+  <si>
     <t>Inter connection between OHR and Distrubtion system with supply of Specials, Laying HDPE pipe, Restoration at Zone - XIII water supply scheme of Mathurapur - II Block (Chaplarkhop PWSS) in connection with Jal Jeevan Mission (JJM) for Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer 2, Raidghi Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002230/2023-2024</t>
   </si>
   <si>
     <t>922/AD</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>SUKUMAR HALDAR</t>
-  </si>
-[...52 lines deleted...]
-    <t>HALDER ENTERPRISE (I)</t>
   </si>
   <si>
     <t>Construction of boundary wall at Zone - XIII, Mathurapur - II Block in connection with Jal Jeevan Mission (JJM) for Mega Surface Water Based water supply scheme for Falta-Mathurapur, District South 24 Parganas under Raidighi Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001866/2023-2024</t>
   </si>
   <si>
     <t>140/AD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>04/02/2024</t>
   </si>
   <si>
     <t>Extention of pipeline for Providing Functional Household Tap Connection (FHTC) and allied works at Zone-XIII, Mathurapur-II in connection with Jal Jeevan Mission (JJM) under "Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur", District South 24 Parganas under Raidighi Sub-Division of Alipore Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 2, Raidghi Sub Division,Junior Engineer1, Raidghi Sub Division</t>
   </si>
   <si>
     <t>ORD/000609/2024-2025</t>
   </si>
@@ -909,60 +909,60 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>7.81</v>
+        <v>25.31</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>25.25</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -970,57 +970,57 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>25.31</v>
+        <v>19.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>80.73</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1031,60 +1031,60 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>19.83</v>
+        <v>2.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.42</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>84.6</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1092,236 +1092,236 @@
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>2.86</v>
+        <v>7.81</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>8.63</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.58</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>64.6</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
         <v>3.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.55</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
         <v>4.2</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>26.42</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1426,54 +1426,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>154.12</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>53.36</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>34.63</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>