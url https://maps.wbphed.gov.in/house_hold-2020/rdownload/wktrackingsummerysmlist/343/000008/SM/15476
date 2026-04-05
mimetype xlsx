--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,68 @@
     <t>529/SMSD</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>SOHINI ENTERPRISE</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04034/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-411</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (410 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Singheswar Water Supply Scheme including one year Operation and Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002312/2023-2024</t>
+  </si>
+  <si>
+    <t>1065/AD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>RAKTIM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1180,87 +1198,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>6.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>35.55</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>93</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>104.36</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>