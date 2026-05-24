--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,65 +153,50 @@
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 for Augmentation of Singeshwar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000040/2023-2024</t>
   </si>
   <si>
     <t>1000/SMD</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>09/07/2023</t>
   </si>
   <si>
     <t>A.G.ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>20/02/2024</t>
   </si>
   <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Singheswar W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 3)</t>
   </si>
   <si>
     <t>ORD/001816/2022-2023</t>
   </si>
   <si>
     <t>12156/AD</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply &amp; Installation of LED board at PH-1 of Singheswar (Aug) water supply scheme under South 24-Pgs Mechanical Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2024-2025</t>
   </si>
   <si>
     <t>529/SMSD</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
@@ -663,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -826,54 +811,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>19.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.9</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -944,402 +929,341 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>11.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.27</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.12</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.88</v>
+        <v>7.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.06</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.58</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>7.09</v>
+        <v>0.39</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>0.39</v>
+        <v>6.27</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>6.27</v>
+        <v>35.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...27 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>103.48</v>
+      </c>
+      <c r="P10" s="8">
+        <v>36.01</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>34.8</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>