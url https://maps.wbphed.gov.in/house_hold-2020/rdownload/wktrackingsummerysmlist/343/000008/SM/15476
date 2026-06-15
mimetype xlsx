--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,65 @@
     <t>BP-2023-24-411</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (410 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Singheswar Water Supply Scheme including one year Operation and Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002312/2023-2024</t>
   </si>
   <si>
     <t>1065/AD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>RAKTIM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Augmentation of Singeshwar PH-1, under Canning-II Block water supply sche under SMD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002254/2023-2024</t>
+  </si>
+  <si>
+    <t>168/SMSD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1183,87 +1198,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>35.55</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>93</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>104.36</v>
+      </c>
+      <c r="P11" s="8">
+        <v>36.01</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>34.5</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>