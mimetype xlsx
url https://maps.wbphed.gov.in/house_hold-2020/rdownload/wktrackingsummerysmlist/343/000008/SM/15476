--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -113,168 +113,168 @@
   <si>
     <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using UPVC pipe (CD) and UPVC Deep well screen (RDS) pipe with ribs pipe at Tube Well No. - 3 of Augmentation of Singheswar W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Canning sub division</t>
   </si>
   <si>
     <t>Junior Engineer, 2 CSD</t>
   </si>
   <si>
     <t>ORD/001815/2022-2023</t>
   </si>
   <si>
     <t>12155/AD</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>SNEHA CONSTRUCTION</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 for Augmentation of Singeshwar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000040/2023-2024</t>
+  </si>
+  <si>
+    <t>1000/SMD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>09/07/2023</t>
+  </si>
+  <si>
+    <t>A.G.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Singheswar W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 3)</t>
+  </si>
+  <si>
+    <t>ORD/001816/2022-2023</t>
+  </si>
+  <si>
+    <t>12156/AD</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000020/2023-2024</t>
   </si>
   <si>
     <t>226/AD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...35 lines deleted...]
-    <t>GHOSH CONSTRUCTION</t>
+    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/04034/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-411</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (410 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Singheswar Water Supply Scheme including one year Operation and Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002312/2023-2024</t>
+  </si>
+  <si>
+    <t>1065/AD</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>RAKTIM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Augmentation of Singeshwar PH-1, under Canning-II Block water supply sche under SMD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002254/2023-2024</t>
+  </si>
+  <si>
+    <t>168/SMSD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
   </si>
   <si>
     <t>Supply &amp; Installation of LED board at PH-1 of Singheswar (Aug) water supply scheme under South 24-Pgs Mechanical Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000109/2024-2025</t>
   </si>
   <si>
     <t>529/SMSD</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>SOHINI ENTERPRISE</t>
-  </si>
-[...46 lines deleted...]
-    <t>20/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -848,451 +848,451 @@
         <v>19.9</v>
       </c>
       <c r="Q3" s="4">
         <v>18.28</v>
       </c>
       <c r="R3" s="4">
         <v>91.9</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>23.13</v>
+        <v>11.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.27</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.12</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>11.15</v>
+        <v>7.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.27</v>
+        <v>7.06</v>
       </c>
       <c r="R5" s="4">
-        <v>92.12</v>
+        <v>99.58</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>7.09</v>
+        <v>23.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.06</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.58</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.39</v>
+        <v>6.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.39</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>6.27</v>
+        <v>35.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>93</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="P9" s="4">
-        <v>35.55</v>
+        <v>0.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.88</v>
+        <v>0.39</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>