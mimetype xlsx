--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -215,111 +215,111 @@
   <si>
     <t>ORD/001769/2022-2023</t>
   </si>
   <si>
     <t>12042/AD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>ZINARUL ISLAM</t>
   </si>
   <si>
     <t>RTOR000730/2023-2024</t>
   </si>
   <si>
     <t>553/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
+    <t>Supply and delivery of submersible cable &amp; column pipe with adopter for PH No-1 of Daria W/S Scheme (Canning-I Block) under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002520/2024-2025</t>
+  </si>
+  <si>
+    <t>89/SMSD</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>NITESH MANAGEMENT</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Submersible pumping machinery &amp; Armured cable for PH No-1 of Aug of Daria W/S Scheme (Canning-I Block) under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002521/2024-2025</t>
+  </si>
+  <si>
+    <t>88/SMSD</t>
+  </si>
+  <si>
+    <t>Supply and delivery of Butterfly valve with actuator for PH No-1 of Aug of Daria W/s Scheme (Canning-I Block) under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002522/2024-2025</t>
+  </si>
+  <si>
+    <t>90/SMSD</t>
+  </si>
+  <si>
+    <t>Supply and Installation of Sluice valve, Non return valve for PH No-1 of Aug of Daria W/S Scheme (Canning-I Block) under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002523/2024-2025</t>
+  </si>
+  <si>
+    <t>91/SMSD</t>
+  </si>
+  <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Daria W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 5)</t>
   </si>
   <si>
     <t>ORD/001693/2022-2023</t>
   </si>
   <si>
     <t>11624/AD</t>
   </si>
   <si>
     <t>18/02/2023</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>THE TOWER CONSTRUCTION</t>
-  </si>
-[...43 lines deleted...]
-    <t>91/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1245,340 +1245,340 @@
         <v>87.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>7.09</v>
+        <v>0.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>0.84</v>
+        <v>0.99</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="P13" s="4">
-        <v>0.99</v>
+        <v>0.53</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.53</v>
+        <v>7.09</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>380.86</v>