--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,111 +215,84 @@
   <si>
     <t>ORD/001769/2022-2023</t>
   </si>
   <si>
     <t>12042/AD</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>ZINARUL ISLAM</t>
   </si>
   <si>
     <t>RTOR000730/2023-2024</t>
   </si>
   <si>
     <t>553/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
-    <t>Supply and delivery of submersible cable &amp; column pipe with adopter for PH No-1 of Daria W/S Scheme (Canning-I Block) under SMD, PHE Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Daria W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 5)</t>
   </si>
   <si>
     <t>ORD/001693/2022-2023</t>
   </si>
   <si>
     <t>11624/AD</t>
   </si>
   <si>
     <t>18/02/2023</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>THE TOWER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Surging of 1no. Big dia Tubewell of Daria W/S Scheme under JJM, Block - Canning - I under Canning Sub-Division under Alipore Division P.H.Engg. Dte. (TW-1)</t>
+  </si>
+  <si>
+    <t>ORD/001055/2024-2025</t>
+  </si>
+  <si>
+    <t>1287/CSD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>S.K.GOLUI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -930,54 +903,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>4.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1105,54 +1078,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>156.75</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>38.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>24.86</v>
       </c>
       <c r="S7" s="4">
         <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1166,54 +1139,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>19.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.73</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.38</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1245,384 +1218,201 @@
         <v>87.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>0.85</v>
+        <v>7.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>0.84</v>
+        <v>4.83</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>382.49</v>
+      </c>
+      <c r="P12" s="8">
+        <v>60.52</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>15.82</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>