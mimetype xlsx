--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,113 @@
     <t>18/02/2023</t>
   </si>
   <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>THE TOWER CONSTRUCTION</t>
   </si>
   <si>
     <t>Surging of 1no. Big dia Tubewell of Daria W/S Scheme under JJM, Block - Canning - I under Canning Sub-Division under Alipore Division P.H.Engg. Dte. (TW-1)</t>
   </si>
   <si>
     <t>ORD/001055/2024-2025</t>
   </si>
   <si>
     <t>1287/CSD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
+  </si>
+  <si>
+    <t>Supply and delivery of submersible cable &amp; column pipe with adopter for PH No-1 of Daria W/S Scheme (Canning-I Block) under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002520/2024-2025</t>
+  </si>
+  <si>
+    <t>89/SMSD</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>NITESH MANAGEMENT</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Submersible pumping machinery &amp; Armured cable for PH No-1 of Aug of Daria W/S Scheme (Canning-I Block) under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002521/2024-2025</t>
+  </si>
+  <si>
+    <t>88/SMSD</t>
+  </si>
+  <si>
+    <t>Supply and delivery of Butterfly valve with actuator for PH No-1 of Aug of Daria W/s Scheme (Canning-I Block) under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002522/2024-2025</t>
+  </si>
+  <si>
+    <t>90/SMSD</t>
+  </si>
+  <si>
+    <t>Supply and Installation of Sluice valve, Non return valve for PH No-1 of Aug of Daria W/S Scheme (Canning-I Block) under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002523/2024-2025</t>
+  </si>
+  <si>
+    <t>91/SMSD</t>
+  </si>
+  <si>
+    <t>Supply, delivery &amp; Installation of Chlorinator at Pump House no- 1 of Aug of Daria water supply scheme in Canning-I Block under South 24pgs Mechanical Division, PHE Dte. (SM/15475)</t>
+  </si>
+  <si>
+    <t>ORD/001599/2025-2026</t>
+  </si>
+  <si>
+    <t>145/SMSD</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>BANIK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1332,87 +1395,392 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>4.83</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>6</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>8</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.99</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>9</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.53</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>4</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>386.57</v>
+      </c>
+      <c r="P17" s="8">
+        <v>60.52</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>15.66</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>