--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -77,258 +77,258 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>AUGMENTATION AND RETROFITTING OF DARIA PIPED WATER SUPPLY SCHEME FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC)</t>
+  </si>
+  <si>
+    <t>SM/15475</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Relaying and repairing of pipeline Daria W/S Scheme (NP-11-12,12-14,14-18), Block-Canning -I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/001565/2020-2021</t>
+  </si>
+  <si>
+    <t>972/CSD</t>
+  </si>
+  <si>
+    <t>09/11/2020</t>
+  </si>
+  <si>
+    <t>09/12/2020</t>
+  </si>
+  <si>
+    <t>GANGA TUBEWELL AND HARDWARE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION AND RETROFITTING OF DARIA PIPED WATER SUPPLY SCHEME FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC)</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 for Augmentation of Daria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000026/2023-2024</t>
   </si>
   <si>
     <t>960/SMD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>M/S. MA KALI ELECTRIC LIGHT CORPORATION</t>
   </si>
   <si>
-    <t>Alipore Division</t>
-[...20 lines deleted...]
-    <t>GANGA TUBEWELL AND HARDWARE</t>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (1400 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Daria Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 4 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000335/2023-2024</t>
+  </si>
+  <si>
+    <t>1552/AD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>13/01/2024</t>
+  </si>
+  <si>
+    <t>M/S. ROY CHOWDHURY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Daria W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 5)</t>
+  </si>
+  <si>
+    <t>ORD/001693/2022-2023</t>
+  </si>
+  <si>
+    <t>11624/AD</t>
+  </si>
+  <si>
+    <t>18/02/2023</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>THE TOWER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 5 of Augmentation of Daria W/S Scheme, Block - Canning-I under Canning Sub Division of Alipore Division, PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001769/2022-2023</t>
+  </si>
+  <si>
+    <t>12042/AD</t>
+  </si>
+  <si>
+    <t>27/02/2023</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>ZINARUL ISLAM</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000116/2022-2023</t>
   </si>
   <si>
     <t>3041/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01718/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-192</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (1400 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Daria Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte.</t>
-[...35 lines deleted...]
-    <t>ZINARUL ISLAM</t>
+    <t>Surging of 1no. Big dia Tubewell of Daria W/S Scheme under JJM, Block - Canning - I under Canning Sub-Division under Alipore Division P.H.Engg. Dte. (TW-1)</t>
+  </si>
+  <si>
+    <t>ORD/001055/2024-2025</t>
+  </si>
+  <si>
+    <t>1287/CSD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>S.K.GOLUI</t>
   </si>
   <si>
     <t>RTOR000730/2023-2024</t>
   </si>
   <si>
     <t>553/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
-    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Daria W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 5)</t>
-[...32 lines deleted...]
-    <t>S.K.GOLUI</t>
+    <t>Supply and delivery of Butterfly valve with actuator for PH No-1 of Aug of Daria W/s Scheme (Canning-I Block) under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002522/2024-2025</t>
+  </si>
+  <si>
+    <t>90/SMSD</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>NITESH MANAGEMENT</t>
   </si>
   <si>
     <t>Supply and delivery of submersible cable &amp; column pipe with adopter for PH No-1 of Daria W/S Scheme (Canning-I Block) under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002520/2024-2025</t>
   </si>
   <si>
     <t>89/SMSD</t>
   </si>
   <si>
-    <t>17/01/2025</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply &amp; delivery of Submersible pumping machinery &amp; Armured cable for PH No-1 of Aug of Daria W/S Scheme (Canning-I Block) under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002521/2024-2025</t>
   </si>
   <si>
     <t>88/SMSD</t>
-  </si>
-[...7 lines deleted...]
-    <t>90/SMSD</t>
   </si>
   <si>
     <t>Supply and Installation of Sluice valve, Non return valve for PH No-1 of Aug of Daria W/S Scheme (Canning-I Block) under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002523/2024-2025</t>
   </si>
   <si>
     <t>91/SMSD</t>
   </si>
   <si>
     <t>Supply, delivery &amp; Installation of Chlorinator at Pump House no- 1 of Aug of Daria water supply scheme in Canning-I Block under South 24pgs Mechanical Division, PHE Dte. (SM/15475)</t>
   </si>
   <si>
     <t>ORD/001599/2025-2026</t>
   </si>
   <si>
     <t>145/SMSD</t>
   </si>
   <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
@@ -885,858 +885,858 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>11.11</v>
+        <v>4.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4.82</v>
+        <v>11.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.82</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>156.75</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>38.97</v>
+      </c>
+      <c r="R5" s="4">
+        <v>24.86</v>
+      </c>
+      <c r="S5" s="4">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.41</v>
+        <v>7.09</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>156.75</v>
+        <v>19.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>38.97</v>
+        <v>16.73</v>
       </c>
       <c r="R7" s="4">
-        <v>24.86</v>
+        <v>85.38</v>
       </c>
       <c r="S7" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>19.6</v>
+        <v>85.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>16.73</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>85.38</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>87.75</v>
+        <v>5.41</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>7.09</v>
+        <v>4.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="P11" s="4">
-        <v>4.83</v>
+        <v>87.75</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>0.85</v>
+        <v>0.99</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>0.84</v>
+        <v>0.85</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>0.99</v>
+        <v>0.84</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P15" s="4">
         <v>0.53</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>4</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>0.87</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>386.57</v>