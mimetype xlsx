--- v0 (2025-12-17)
+++ v1 (2026-04-05)
@@ -877,54 +877,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>57.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>24.74</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>42.72</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1060,54 +1060,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>7.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.49</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>92.05</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1121,54 +1121,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>7.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.64</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>94.2</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1182,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>39.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>36.94</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>94.29</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1562,54 +1562,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>263.56</v>
       </c>
       <c r="P15" s="8">
-        <v>74.81</v>
+        <v>0</v>
       </c>
       <c r="Q15" s="8">
-        <v>28.39</v>
+        <v>0</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>