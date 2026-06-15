--- v1 (2026-04-05)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,92 @@
     <t>25/02/2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>SMART SOLUTION</t>
   </si>
   <si>
     <t>Additional work of construction of concrete road from main road to reservoir site of Moukhali W/S Scheme Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001581/2020-2021</t>
   </si>
   <si>
     <t>981/CSD</t>
   </si>
   <si>
     <t>09/11/2020</t>
   </si>
   <si>
     <t>29/11/2020</t>
   </si>
   <si>
     <t>RIVER BENZ CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Surging of 01 no. Big dia Tubewell of Moukhali (TW-3) W/S Scheme, Block ¿ Canning ¿ I of Canning Sub-Division under Alipore Division P.H.Engg. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000062/2025-2026</t>
+  </si>
+  <si>
+    <t>542/CSD</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>S.K.GOLUI</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 &amp; 2 for Augmentation of Moukhali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000032/2023-2024</t>
+  </si>
+  <si>
+    <t>982/SMD</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>BINAPANI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -877,54 +919,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>57.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>24.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>42.72</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1060,54 +1102,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>7.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.05</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1121,54 +1163,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>7.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.2</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1224,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>39.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>36.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>94.29</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1542,87 +1584,209 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>1.93</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.3</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P16" s="4">
+        <v>21.57</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>287.42</v>
+      </c>
+      <c r="P17" s="8">
+        <v>74.81</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>26.03</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>