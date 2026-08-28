--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,285 +89,285 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION AND RETROFITTING OF MAUKHALI PIPED WATER SUPPLY SCHEME FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC)</t>
   </si>
   <si>
     <t>SM/15473</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Additional work of construction of concrete road from main road to reservoir site of Moukhali W/S Scheme Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001581/2020-2021</t>
+  </si>
+  <si>
+    <t>981/CSD</t>
+  </si>
+  <si>
+    <t>09/11/2020</t>
+  </si>
+  <si>
+    <t>29/11/2020</t>
+  </si>
+  <si>
+    <t>RIVER BENZ CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (449 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Maukhali Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-I South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte</t>
   </si>
   <si>
     <t>Assistant Engineer, Canning sub division</t>
   </si>
   <si>
     <t>Junior Engineer,1 CSD</t>
   </si>
   <si>
     <t>ORD/000222/2023-2024</t>
   </si>
   <si>
     <t>1027/AD</t>
   </si>
   <si>
     <t>13/06/2023</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>JAMIRUL CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Moukhali W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 6)</t>
+  </si>
+  <si>
+    <t>ORD/001692/2022-2023</t>
+  </si>
+  <si>
+    <t>11623/AD</t>
+  </si>
+  <si>
+    <t>18/02/2023</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>SRI DURGA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (two) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - V &amp; VI of Augmentation of Moukhali W/S Scheme, Block - Canning-I under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001694/2022-2023</t>
+  </si>
+  <si>
+    <t>11625/AD</t>
+  </si>
+  <si>
+    <t>M/S MARIYA ENTERPRISES</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 &amp; 2 for Augmentation of Moukhali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000032/2023-2024</t>
+  </si>
+  <si>
+    <t>982/SMD</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>BINAPANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Moukhali W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 5)</t>
+  </si>
+  <si>
+    <t>ORD/001691/2022-2023</t>
+  </si>
+  <si>
+    <t>11622/AD</t>
+  </si>
+  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for Moukhali Augmentation Water Supply Scheme including Functional Household Tap Connection (FHTC) for implementation of JJM at Canning-I Block under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002059/2023-2024</t>
   </si>
   <si>
     <t>1305/AD</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>GANGA TUBEWELL AND HARDWARE</t>
   </si>
   <si>
     <t>Laying pipe line to connect the uncovered habitation at Moukhali W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001025/2024-2025</t>
   </si>
   <si>
     <t>4935/AD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>KALIDAS ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Moukhali W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 5)</t>
-[...37 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000072/2023-2024</t>
   </si>
   <si>
     <t>550/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Restoration of Jhorer more to Khuribhanga pumping station Road under South 24 Pags. Highway Division damaged caused due to laying of water pipe lines by PHED under Canning Sub Division of Alipore Division</t>
   </si>
   <si>
     <t>BILL/01324/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-621</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, 24 PGS. HIGHWAY DIVN, P.W.(ROADS) DEPTT.</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service ( power ) connection at Moukhali , PH-5 under Canning -I block (REF ID : 106673103) (APP ID: 1007938965)</t>
   </si>
   <si>
     <t>BILL/01470/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-365</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quatation for new service (power) connection at Moukhali PH-1 Water supply scheme under Canning-I block Reference ID-106692521, Application No-1007977259</t>
   </si>
   <si>
     <t>BILL/01362/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-327</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>Construction of boundary wall at Pump House - 6 at Ground Water Based Augmentation Piped Water Supply Scheme of Moukhali W/S Scheme Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002488/2024-2025</t>
   </si>
   <si>
     <t>770/AD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>SMART SOLUTION</t>
   </si>
   <si>
-    <t>Additional work of construction of concrete road from main road to reservoir site of Moukhali W/S Scheme Block - Canning-I under Canning Sub-Division of Alipore Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Surging of 01 no. Big dia Tubewell of Moukhali (TW-3) W/S Scheme, Block ¿ Canning ¿ I of Canning Sub-Division under Alipore Division P.H.Engg. Dte.</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>542/CSD</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
-  </si>
-[...22 lines deleted...]
-    <t>BINAPANI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -894,846 +894,846 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>57.91</v>
+        <v>1.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>24.74</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>42.72</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.82</v>
+        <v>57.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>24.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>42.72</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>17.41</v>
+        <v>7.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.2</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>7.05</v>
+        <v>39.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.49</v>
+        <v>36.94</v>
       </c>
       <c r="R6" s="4">
-        <v>92.05</v>
+        <v>94.29</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>7.05</v>
+        <v>21.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.64</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>94.2</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>39.17</v>
+        <v>7.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>36.94</v>
+        <v>6.49</v>
       </c>
       <c r="R8" s="4">
-        <v>94.29</v>
+        <v>92.05</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>79.87</v>
+        <v>2.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>20.08</v>
+        <v>17.41</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>9.9</v>
+        <v>79.87</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>13.36</v>
+        <v>20.08</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>6.99</v>
+        <v>9.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.93</v>
+        <v>13.36</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>2.3</v>
+        <v>6.99</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>21.57</v>
+        <v>2.3</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>