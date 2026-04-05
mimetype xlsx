--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,68 @@
     <t>1147/SMD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>05/04/2025</t>
   </si>
   <si>
     <t>A.S.ENTERPRISE</t>
   </si>
   <si>
     <t>Inter connection and rising main with supply of specials at PH-III of Homrapolta W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001080/2023-2024</t>
   </si>
   <si>
     <t>3539/AD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>Renovation of Pump House no. - 2 of Homrapolta W/S Scheme Block - Canning-II under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002453/2023-2024</t>
+  </si>
+  <si>
+    <t>1581/CSD</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>23/03/2024</t>
+  </si>
+  <si>
+    <t>SUKANTA HALDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -895,54 +913,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>98.86</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1070,54 +1088,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>58.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>21.27</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>36.47</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>51</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1131,54 +1149,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>7.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.78</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>95.89</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1324,87 +1342,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P11" s="4">
         <v>96.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>3.27</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>95</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>243.54</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>