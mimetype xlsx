--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -913,54 +913,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>3.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.86</v>
       </c>
       <c r="S4" s="4">
         <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1088,54 +1088,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>58.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>36.47</v>
       </c>
       <c r="S7" s="4">
         <v>51</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1149,54 +1149,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>7.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.89</v>
       </c>
       <c r="S8" s="4">
         <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1423,54 +1423,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>243.54</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>31.56</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>12.96</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>