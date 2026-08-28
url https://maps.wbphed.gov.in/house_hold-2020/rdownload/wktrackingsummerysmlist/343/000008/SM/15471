--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,222 +89,222 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION &amp; RETROFITTING OF HOMRAPOLTA PWSS FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC)</t>
   </si>
   <si>
     <t>SM/15471</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Relaying of damaged DI pipe at Homrapolta W/S Scheme due widening of PMGSY Road by Zilla Parishad under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/002161/2020-2021</t>
+  </si>
+  <si>
+    <t>1593/CSD</t>
+  </si>
+  <si>
+    <t>23/02/2021</t>
+  </si>
+  <si>
+    <t>25/03/2021</t>
+  </si>
+  <si>
+    <t>ARANYA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 3 of Augmentation of Homrapolta W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001696/2022-2023</t>
   </si>
   <si>
     <t>11627/AD</t>
   </si>
   <si>
     <t>18/02/2023</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>TRIMURTI ENTERPRISE</t>
   </si>
   <si>
-    <t>Relaying of damaged DI pipe at Homrapolta W/S Scheme due widening of PMGSY Road by Zilla Parishad under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>ARANYA ENTERPRISE</t>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (700 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Homrapolta Water Supply Scheme including one year Operation and Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, 2 CSD</t>
+  </si>
+  <si>
+    <t>ORD/002005/2022-2023</t>
+  </si>
+  <si>
+    <t>12819/AD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>TIYASHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 for Augmentation of Homrapolta water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000287/2023-2024</t>
+  </si>
+  <si>
+    <t>1147/SMD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>05/04/2025</t>
+  </si>
+  <si>
+    <t>A.S.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Inter connection and rising main with supply of specials at PH-III of Homrapolta W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001080/2023-2024</t>
+  </si>
+  <si>
+    <t>3539/AD</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Homrapolta W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 3)</t>
+  </si>
+  <si>
+    <t>ORD/001689/2022-2023</t>
+  </si>
+  <si>
+    <t>11620/AD</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>B. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2023-2024</t>
   </si>
   <si>
     <t>222/AD</t>
   </si>
   <si>
     <t>21/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000256/2023-2024</t>
   </si>
   <si>
     <t>3048/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
-    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (700 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Homrapolta Water Supply Scheme including one year Operation and Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...35 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Renovation of Pump House no. - 2 of Homrapolta W/S Scheme Block - Canning-II under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002453/2023-2024</t>
+  </si>
+  <si>
+    <t>1581/CSD</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>23/03/2024</t>
+  </si>
+  <si>
+    <t>SUKANTA HALDER</t>
   </si>
   <si>
     <t>Quotation for new service ( power ) connection at Homrapolta under Canning -II block (REF ID : 106665552) (APP ID: 1007924615)</t>
   </si>
   <si>
     <t>BILL/01004/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-205</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...55 lines deleted...]
-    <t>SUKANTA HALDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -851,595 +851,595 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>19.56</v>
+        <v>3.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>3.54</v>
+        <v>19.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.5</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>98.86</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>39.74</v>
+        <v>58.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.27</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>36.47</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.92</v>
+        <v>10.9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>58.34</v>
+        <v>96.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>21.27</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>36.47</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>7.07</v>
       </c>
       <c r="Q8" s="4">
         <v>6.78</v>
       </c>
       <c r="R8" s="4">
         <v>95.89</v>
       </c>
       <c r="S8" s="4">
         <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>3.77</v>
+        <v>39.74</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>10.9</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>96.43</v>
+        <v>3.27</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>35</v>
+        <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>3.27</v>
+        <v>3.77</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>243.54</v>