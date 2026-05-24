--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -350,51 +350,51 @@
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>M.P. ENTERPRISE (II)</t>
   </si>
   <si>
     <t>Balance works under the Augmentation scheme of Zone-X at Diamond Harbour- I block for providing balance pipe lying works, road restoration works etc. under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1 DHSD,Junior Engineer 2 DHSD</t>
   </si>
   <si>
     <t>ORD/000871/2024-2025</t>
   </si>
   <si>
     <t>4655/AD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
-    <t>18/07/2025</t>
+    <t>14/01/2026</t>
   </si>
   <si>
     <t>Hiring of an Inspection Vehicle (Diesel Operated) for the use of "Mega Surface Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas", under Diamond Harbour Sub-Division, of Alipore Division, P.H.E. Dte. (Period from 01/05/2025 to 31/10/2025)</t>
   </si>
   <si>
     <t>ORD/000209/2025-2026</t>
   </si>
   <si>
     <t>74/DHSD</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>Laying of distribution pipe line of different dia. M.S. and different dia. UPVC pipe line of damage portion due to road widening for 5 nos. culvert crossing with allied works at sonamukhi bridge near Parulia G.P, at Dostipur-Usthi road, at Hatuganje more to Netra stations road and OHR head work site to Hatuganje more road under Augmentation scheme of Diamond Harbour-I Zone-IV, Zone-X &amp; Zone-III within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District.- South-24 Parganas under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Raidighi sub division</t>
   </si>
   <si>
     <t>ORD/000098/2025-2026</t>
   </si>
   <si>
     <t>2527/AD</t>
   </si>
@@ -1038,54 +1038,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.44</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1331,54 +1331,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>2.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.24</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>93.27</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1392,54 +1392,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>2.4</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>82.75</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1453,54 +1453,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
         <v>0.4</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.08</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1632,54 +1632,54 @@
       <c r="I14" s="13" t="s">
         <v>78</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>983.37</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>481.06</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>48.92</v>
       </c>
       <c r="S14" s="4">
         <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1693,54 +1693,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>1.2</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>1.15</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>95.63</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2032,54 +2032,54 @@
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>124</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>1276.71</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>489.72</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>38.36</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>