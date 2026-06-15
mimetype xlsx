--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -350,51 +350,51 @@
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>M.P. ENTERPRISE (II)</t>
   </si>
   <si>
     <t>Balance works under the Augmentation scheme of Zone-X at Diamond Harbour- I block for providing balance pipe lying works, road restoration works etc. under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1 DHSD,Junior Engineer 2 DHSD</t>
   </si>
   <si>
     <t>ORD/000871/2024-2025</t>
   </si>
   <si>
     <t>4655/AD</t>
   </si>
   <si>
     <t>20/11/2024</t>
   </si>
   <si>
-    <t>14/01/2026</t>
+    <t>15/03/2026</t>
   </si>
   <si>
     <t>Hiring of an Inspection Vehicle (Diesel Operated) for the use of "Mega Surface Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas", under Diamond Harbour Sub-Division, of Alipore Division, P.H.E. Dte. (Period from 01/05/2025 to 31/10/2025)</t>
   </si>
   <si>
     <t>ORD/000209/2025-2026</t>
   </si>
   <si>
     <t>74/DHSD</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>Laying of distribution pipe line of different dia. M.S. and different dia. UPVC pipe line of damage portion due to road widening for 5 nos. culvert crossing with allied works at sonamukhi bridge near Parulia G.P, at Dostipur-Usthi road, at Hatuganje more to Netra stations road and OHR head work site to Hatuganje more road under Augmentation scheme of Diamond Harbour-I Zone-IV, Zone-X &amp; Zone-III within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District.- South-24 Parganas under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Raidighi sub division</t>
   </si>
   <si>
     <t>ORD/000098/2025-2026</t>
   </si>
   <si>
     <t>2527/AD</t>
   </si>