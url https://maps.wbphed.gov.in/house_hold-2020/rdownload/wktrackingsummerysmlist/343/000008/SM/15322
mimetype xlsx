--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,312 +89,312 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC) FROM DISTRIBUTION SYSTEM WITH ALLIED WORKS TO EXTEND THE BENEFIT OF 100% HOUSEHOLD AT ZONE-X OF DIAMOND HARBOUR-I BLOCK WITHIN ' MEGA SURFACE WATER BASED WATER SUPPLY SCHEME FOR FALTA -</t>
   </si>
   <si>
     <t>SM/15322</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Investigation of soil for the proposed 2(two) nos. R.C.C. Over Head Reservoir i.e. at Zone-X (Kuleswar OHR Size-600) and Zone-XI (Mongrajpur OHR Size-250) within Diamond Harbour-I Block under Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division,Assistant Engineer, Raidighi sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 2 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/000509/2022-2023</t>
+  </si>
+  <si>
+    <t>5530/AD.</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>NIRMAN (NEW)</t>
+  </si>
+  <si>
+    <t>Preparation of design, drawing for foundation for the proposed R.C.C. Over Head Reservoir at Zone-X (Kuleswar OHR Size-600) within Diamond Harbour-I Block under "Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas" under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division</t>
+  </si>
+  <si>
+    <t>ORD/002090/2022-2023</t>
+  </si>
+  <si>
+    <t>324/DHSD</t>
+  </si>
+  <si>
+    <t>07/11/2022</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotly Piloted Aircraft System/ DGPS / Total Station etc. and detailed design of pipeline by using Watergems Software on the basis of the population density within the Zone-X of Diamond Harbour-I Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001053/2022-2023</t>
+  </si>
+  <si>
+    <t>306/DHSD</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>23/10/2022</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
     <t>Construction of boundary wall at proposed OHR site at Mouza - Kuleswar under Zone- X of Diamond Harbour-I Block for Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Diamond Harbour sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000506/2023-2024</t>
   </si>
   <si>
     <t>1803/AD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>A.S.A.CONSTRUCTION AND CONSULTANT</t>
   </si>
   <si>
-    <t>Support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotly Piloted Aircraft System/ DGPS / Total Station etc. and detailed design of pipeline by using Watergems Software on the basis of the population density within the Zone-X of Diamond Harbour-I Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>MEASURE LAND</t>
+    <t>Augmentation of laying distribution system including construction of 600 cum capacity of OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone- X at Kuleswar of Diamond Harbour- I block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No of FHTC-4980].</t>
+  </si>
+  <si>
+    <t>ORD/000674/2023-2024</t>
+  </si>
+  <si>
+    <t>2701/AD</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>KAR CONSTRUCTION AND ORDER SUPPLIERS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000127/2022-2023</t>
   </si>
   <si>
     <t>28/AD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000348/2023-2024</t>
   </si>
   <si>
     <t>3212/AD</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>RTOR000236/2023-2024</t>
   </si>
   <si>
     <t>2197/AD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>Preparation of design, drawing for foundation for the proposed R.C.C. Over Head Reservoir at Zone-X (Kuleswar OHR Size-600) within Diamond Harbour-I Block under "Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas" under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>ASTER CONSULTANCY</t>
+    <t>Hiring of an Inspection Vehicle (Diesel Operated) for the use of Assistant Engineer, Diamond Harbour Sub-Division, of Alipore Division, P.H.E. Dte. for (period from 01/12/2024 to 28/02/2025)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/001563/2024-2025</t>
+  </si>
+  <si>
+    <t>700/DHSD</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>AVIJIT SIL</t>
   </si>
   <si>
     <t>Hiring of an Inspection Vehicle (Diesel Operated) for the use of "Mega Surface Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas", under Diamond Harbour Sub-Division, of Alipore Division, P.H.E. Dte. (Period from 01/05/2024 to 31/10/2024)</t>
   </si>
   <si>
     <t>Junior Engineer,Junior Engineer 1 DHSD</t>
   </si>
   <si>
     <t>ORD/000007/2024-2025</t>
   </si>
   <si>
     <t>49/DHSD</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>SUMAN HALDER</t>
   </si>
   <si>
     <t>Hiring of an Inspection Vehicle (Diesel Operated) for the use of Assistant Engineer, Diamond Harbour Sub-Division, of Alipore Division, P.H.E. Dte. for (period from 01/05/2024 to 31/10/2024)</t>
   </si>
   <si>
     <t>ORD/000006/2024-2025</t>
   </si>
   <si>
     <t>48/DHSD</t>
   </si>
   <si>
     <t>GOPAL KUMAR JHA</t>
   </si>
   <si>
+    <t>Hiring of an Inspection Vehicle (Diesel Operated) for the use of "Mega Surface Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas", under Diamond Harbour Sub-Division, of Alipore Division, P.H.E. Dte. (Period from 01/11/2024 to 30/04/2025)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/001039/2024-2025</t>
+  </si>
+  <si>
+    <t>641/DHSD</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>Hiring of an Inspection Vehicle for the use of JJM related works under the office of the Assistant Engineer, Diamond Harbour Sub-Division, under Alipore Division, P.H.E. Dte. (period from 01/10/2024 to 31/03/2025)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 3 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/001042/2024-2025</t>
+  </si>
+  <si>
+    <t>545/DHSD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>M.P. ENTERPRISE (II)</t>
+  </si>
+  <si>
     <t>Hiring of an Inspection Vehicle (Diesel Operated) for the use of Assistant Engineer, Diamond Harbour Sub-Division, of Alipore Division, P.H.E. Dte. for (period from 01/11/2024 to 30/11/2024)</t>
   </si>
   <si>
-    <t>Junior Engineer 2 DHSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000915/2024-2025</t>
   </si>
   <si>
     <t>642/DHSD</t>
   </si>
   <si>
-    <t>30/10/2024</t>
-[...2 lines deleted...]
-    <t>29/11/2024</t>
+    <t>Balance works under the Augmentation scheme of Zone-X at Diamond Harbour- I block for providing balance pipe lying works, road restoration works etc. under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 DHSD,Junior Engineer 2 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/000871/2024-2025</t>
+  </si>
+  <si>
+    <t>4655/AD</t>
+  </si>
+  <si>
+    <t>20/11/2024</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
   </si>
   <si>
     <t>RTOR000894/2023-2024</t>
   </si>
   <si>
     <t>748/AD</t>
   </si>
   <si>
     <t>03/02/2024</t>
-  </si>
-[...106 lines deleted...]
-    <t>15/03/2026</t>
   </si>
   <si>
     <t>Hiring of an Inspection Vehicle (Diesel Operated) for the use of "Mega Surface Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas", under Diamond Harbour Sub-Division, of Alipore Division, P.H.E. Dte. (Period from 01/05/2025 to 31/10/2025)</t>
   </si>
   <si>
     <t>ORD/000209/2025-2026</t>
   </si>
   <si>
     <t>74/DHSD</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>Laying of distribution pipe line of different dia. M.S. and different dia. UPVC pipe line of damage portion due to road widening for 5 nos. culvert crossing with allied works at sonamukhi bridge near Parulia G.P, at Dostipur-Usthi road, at Hatuganje more to Netra stations road and OHR head work site to Hatuganje more road under Augmentation scheme of Diamond Harbour-I Zone-IV, Zone-X &amp; Zone-III within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District.- South-24 Parganas under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Raidighi sub division</t>
   </si>
   <si>
     <t>ORD/000098/2025-2026</t>
   </si>
   <si>
     <t>2527/AD</t>
   </si>
@@ -976,1052 +976,1052 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>27.6</v>
+        <v>1.56</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.96</v>
+        <v>0.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.89</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>97.44</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>14.72</v>
+        <v>2.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.44</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.21</v>
+        <v>27.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>29.99</v>
+        <v>983.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>481.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>48.92</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>0.5</v>
+        <v>14.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>2.4</v>
+        <v>0.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.24</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>93.27</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>2.4</v>
+        <v>29.99</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.99</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>82.75</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>0.4</v>
+        <v>1.2</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.39</v>
+        <v>1.15</v>
       </c>
       <c r="R11" s="4">
-        <v>98.08</v>
+        <v>95.63</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>78</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>30.68</v>
+        <v>2.4</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.24</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>93.27</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>1.56</v>
+        <v>2.4</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>82.75</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="P14" s="4">
-        <v>983.37</v>
+        <v>2.4</v>
       </c>
       <c r="Q14" s="4">
-        <v>481.06</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>48.92</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>73</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>1.2</v>
+        <v>2.4</v>
       </c>
       <c r="Q15" s="4">
-        <v>1.15</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>95.63</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>63</v>
+        <v>87</v>
       </c>
       <c r="P16" s="4">
-        <v>2.4</v>
+        <v>0.4</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>98.08</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>106</v>
+        <v>58</v>
       </c>
       <c r="P17" s="4">
-        <v>2.4</v>
+        <v>81.66</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>107</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>89</v>
+        <v>63</v>
       </c>
       <c r="P18" s="4">
-        <v>81.66</v>
+        <v>30.68</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="P19" s="4">
         <v>2.4</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>118</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P20" s="4">
         <v>89.87</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>