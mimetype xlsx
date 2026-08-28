--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,168 +110,168 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotly Piloted Aircraft System/ DGPS / Total Station etc. and detailed design of pipeline by using Watergems Software on the basis of the population density within the Zone-VIII of Diamond Harbour-I Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Diamond Harbour sub division</t>
   </si>
   <si>
     <t>ORD/001025/2022-2023</t>
   </si>
   <si>
     <t>304/DHSD</t>
   </si>
   <si>
     <t>23/09/2022</t>
   </si>
   <si>
     <t>23/10/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Restoration of laying of distribution system damaged due to construction of PMGSY road at Lakshmipur PWSS in Zone-VIII of Diamond Harbour- I Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/001616/2022-2023</t>
+  </si>
+  <si>
+    <t>477/DHSD</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>M/S B ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000129/2022-2023</t>
   </si>
   <si>
     <t>26/AD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000344/2023-2024</t>
   </si>
   <si>
     <t>3208/AD</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>RTOR000237/2023-2024</t>
   </si>
   <si>
     <t>2198/AD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>Restoration of laying of distribution system damaged due to construction of PMGSY road at Lakshmipur PWSS in Zone-VIII of Diamond Harbour- I Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
-[...17 lines deleted...]
-    <t>M/S B ENTERPRISE</t>
+    <t>Augmentation of laying distribution system including construction of 600 cum capacity of OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone- VIII Lakshmipur at Diamond Harbour- I block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No of FHTC-4527] .</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division,Assistant Engineer, Raidighi sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 2 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/001015/2023-2024</t>
+  </si>
+  <si>
+    <t>1316/AD</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>26/10/2025</t>
+  </si>
+  <si>
+    <t>VISHAL CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Additional bored cast in situ R.C.C pile due to revised drawing for the construction of 600 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir within Zone-VIII at Lakshmipur of Diamond Harbour -I Block for the Mega Surface Based Water Supply Scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002406/2023-2024</t>
+  </si>
+  <si>
+    <t>1154/AD</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>27/05/2024</t>
   </si>
   <si>
     <t>RTOR000608/2023-2024</t>
   </si>
   <si>
     <t>270/AD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>RTOR000888/2023-2024</t>
   </si>
   <si>
     <t>742/AD</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>RTOR000917/2023-2024</t>
   </si>
   <si>
     <t>1259/AD</t>
   </si>
   <si>
     <t>02/03/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>27/05/2024</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of different dia. M.S. distribution line for crossing of 10 nos. culvert with allied works at Lakshmipur village road, at Netra stations to Panchagram road and Netra stations to Usthi road under Augmentation scheme of Diamond Harbour-I Zone-II and Zone-VIII within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District - South-24 Parganas under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Raidighi sub division</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>2526/AD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -842,616 +842,616 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.25</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>14.72</v>
+        <v>3.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>0.21</v>
+        <v>14.72</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>21.06</v>
+        <v>0.21</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.53</v>
+        <v>21.06</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>24.64</v>
+        <v>858.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>100.77</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>11.74</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>3.25</v>
+        <v>49.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>38.31</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>77.06</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P10" s="4">
-        <v>0.62</v>
+        <v>24.64</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="P11" s="4">
-        <v>858.06</v>
+        <v>3.25</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="P12" s="4">
-        <v>49.71</v>
+        <v>0.62</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
         <v>93.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
@@ -1462,54 +1462,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1072.72</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>145.43</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>13.56</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>