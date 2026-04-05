--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -272,102 +272,66 @@
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>Laying of additional pipeline under the Augmentation Scheme of Zone-VIIIB at Kulpi Block for providing 100% FHTC under Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [SM/15320]</t>
   </si>
   <si>
     <t>Junior Engineer 2 DHSD,Junior Engineer 4 DHSD</t>
   </si>
   <si>
     <t>ORD/001048/2024-2025</t>
   </si>
   <si>
     <t>4992/AD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>SHYAM DEVELOPER</t>
   </si>
   <si>
-    <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 192 to 196) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur District - South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of boundary wall at porposed OHR site at Mouza - Laxmipur under Zone- VIIIB of Kulpi Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4 DHSD,Junior Engineer DHSD</t>
   </si>
   <si>
     <t>ORD/001370/2024-2025</t>
   </si>
   <si>
     <t>5499/AD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>10/02/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>SELECTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1604,305 +1568,122 @@
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P15" s="4">
-        <v>31.55</v>
+        <v>22.15</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...24 lines deleted...]
-      <c r="J16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="K16" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1990.66</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>