--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -212,126 +212,144 @@
   <si>
     <t>284/AD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>RTOR000939/2023-2024</t>
   </si>
   <si>
     <t>1281/AD</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>RTOR000856/2023-2024</t>
   </si>
   <si>
     <t>763/AD</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
-    <t>Augmentation of laying distribution system including construction of 600 m3 capacity OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone-VIII(B) at Kulpi block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No of FHTC-5259].</t>
-[...14 lines deleted...]
-    <t>19/03/2026</t>
+    <t>Land Development and beautification within the head works site under Zone No-VIIIB of Kulpi Block under Mega Surface Water Based Water Supply Scheme, Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/002150/2024-2025</t>
+  </si>
+  <si>
+    <t>409/AD</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
   </si>
   <si>
     <t>S.MISRA INFRADEV PVT. LTD.</t>
   </si>
   <si>
-    <t>Land Development and beautification within the head works site under Zone No-VIIIB of Kulpi Block under Mega Surface Water Based Water Supply Scheme, Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of additional pipeline under the Augmentation Scheme of Zone-VIIIB at Kulpi Block for providing 100% FHTC under Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [SM/15320]</t>
   </si>
   <si>
     <t>Junior Engineer 2 DHSD,Junior Engineer 4 DHSD</t>
   </si>
   <si>
     <t>ORD/001048/2024-2025</t>
   </si>
   <si>
     <t>4992/AD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
-    <t>29/01/2026</t>
+    <t>30/03/2026</t>
   </si>
   <si>
     <t>SHYAM DEVELOPER</t>
   </si>
   <si>
     <t>Construction of boundary wall at porposed OHR site at Mouza - Laxmipur under Zone- VIIIB of Kulpi Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4 DHSD,Junior Engineer DHSD</t>
   </si>
   <si>
     <t>ORD/001370/2024-2025</t>
   </si>
   <si>
     <t>5499/AD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 192 to 196) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur District - South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001021/2024-2025</t>
+  </si>
+  <si>
+    <t>4932/AD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. Distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 11 to 13) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District.- South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001019/2024-2025</t>
+  </si>
+  <si>
+    <t>4930/AD</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. Distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 197 to 206) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District - South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001020/2024-2025</t>
+  </si>
+  <si>
+    <t>4931/AD</t>
+  </si>
+  <si>
+    <t>SELECTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -942,54 +960,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.59</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1174,54 +1192,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>0.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1403,287 +1421,409 @@
       <c r="H12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>1217.22</v>
+        <v>21.56</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="P13" s="4">
-        <v>21.56</v>
+        <v>113.34</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="P14" s="4">
-        <v>113.34</v>
+        <v>22.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P15" s="4">
-        <v>22.15</v>
+        <v>31.55</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="L16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P16" s="4">
+        <v>42.5</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P17" s="4">
+        <v>51.26</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>898.74</v>
+      </c>
+      <c r="P18" s="8">
+        <v>3.82</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0.42</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>