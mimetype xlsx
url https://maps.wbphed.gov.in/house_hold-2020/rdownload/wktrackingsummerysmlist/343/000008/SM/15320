--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -248,51 +248,51 @@
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>S.MISRA INFRADEV PVT. LTD.</t>
   </si>
   <si>
     <t>Laying of additional pipeline under the Augmentation Scheme of Zone-VIIIB at Kulpi Block for providing 100% FHTC under Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [SM/15320]</t>
   </si>
   <si>
     <t>Junior Engineer 2 DHSD,Junior Engineer 4 DHSD</t>
   </si>
   <si>
     <t>ORD/001048/2024-2025</t>
   </si>
   <si>
     <t>4992/AD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>29/05/2026</t>
   </si>
   <si>
     <t>SHYAM DEVELOPER</t>
   </si>
   <si>
     <t>Construction of boundary wall at porposed OHR site at Mouza - Laxmipur under Zone- VIIIB of Kulpi Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4 DHSD,Junior Engineer DHSD</t>
   </si>
   <si>
     <t>ORD/001370/2024-2025</t>
   </si>
   <si>
     <t>5499/AD</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 192 to 196) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur District - South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
   </si>
@@ -306,50 +306,68 @@
     <t>03/12/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. Distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 11 to 13) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District.- South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001019/2024-2025</t>
   </si>
   <si>
     <t>4930/AD</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. Distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 197 to 206) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District - South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001020/2024-2025</t>
   </si>
   <si>
     <t>4931/AD</t>
   </si>
   <si>
     <t>SELECTION</t>
+  </si>
+  <si>
+    <t>Augmentation of laying distribution system including construction of 600 m3 capacity OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone-VIII(B) at Kulpi block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No of FHTC-5259].</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 2 DHSD,Junior Engineer 4 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>03/AD</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1743,87 +1761,148 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P17" s="4">
         <v>51.26</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P18" s="4">
+        <v>1217.22</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>715.51</v>
+      </c>
+      <c r="R18" s="4">
+        <v>58.78</v>
+      </c>
+      <c r="S18" s="4">
+        <v>60</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>2115.97</v>
+      </c>
+      <c r="P19" s="8">
+        <v>719.33</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>34</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>