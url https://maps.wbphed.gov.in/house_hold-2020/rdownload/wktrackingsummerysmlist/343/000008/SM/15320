--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,285 +89,288 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF LAYING DISTRIBUTION SYSTEM INCLUDING OHR WITH ALLIED WORKS TO EXTEND THE BENEFIT OF 100% HOUSEHOLDS BY PROVIDING FHTC UNDER ZONE-VIII(B) OF KULPI BLOCK WITHIN 'MEGA SURFACE WATER BASED WATER SUPPLY SCHEME FOR FALTA-MATHURAPUR, DISTRICT-SOU</t>
   </si>
   <si>
     <t>SM/15320</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotly Piloted Aircraft System/ DGPS / Total Station etc. and detailed design of pipeline by using Watergems Software on the basis of the population density within the Zone-VIII(B) of Kulpi Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division</t>
+  </si>
+  <si>
+    <t>ORD/001021/2022-2023</t>
+  </si>
+  <si>
+    <t>294/DHSD</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>15/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Preparation of design, drawing for foundation for the proposed R.C.C. Over Head Reservoir at Zone-VIII(B) (Lakshmipur, OHR Size-600 ) within Kulpi Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 2 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/002100/2022-2023</t>
+  </si>
+  <si>
+    <t>339/DHSD</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Augmentation of laying distribution system including construction of 600 m3 capacity OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone-VIII(B) at Kulpi block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No of FHTC-5259].</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 2 DHSD,Junior Engineer 4 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>03/AD</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>S.MISRA INFRADEV PVT. LTD.</t>
+  </si>
+  <si>
     <t>Augmentation for Providing Functional Household Tap Connection (FHTC) from Distribution System under Zone - VIIIB &amp; Zone-X at Kulpi Block under "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. (Part - X/B) [No. of FHTC = 9578]</t>
   </si>
   <si>
-    <t>Assistant Engineer, Diamond Harbour sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000342/2023-2024</t>
   </si>
   <si>
     <t>1560/AD</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
-    <t>Support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotly Piloted Aircraft System/ DGPS / Total Station etc. and detailed design of pipeline by using Watergems Software on the basis of the population density within the Zone-VIII(B) of Kulpi Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000146/2022-2023</t>
   </si>
   <si>
     <t>11/AD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000211/2023-2024</t>
   </si>
   <si>
     <t>2020/AD</t>
   </si>
   <si>
     <t>05/08/2023</t>
   </si>
   <si>
     <t>RTOR000196/2023-2024</t>
   </si>
   <si>
     <t>1629/AD</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
-    <t>Preparation of design, drawing for foundation for the proposed R.C.C. Over Head Reservoir at Zone-VIII(B) (Lakshmipur, OHR Size-600 ) within Kulpi Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>ASTER CONSULTANCY</t>
+    <t>Laying of additional pipeline under the Augmentation Scheme of Zone-VIIIB at Kulpi Block for providing 100% FHTC under Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [SM/15320]</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 DHSD,Junior Engineer 4 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/001048/2024-2025</t>
+  </si>
+  <si>
+    <t>4992/AD</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>SHYAM DEVELOPER</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall at porposed OHR site at Mouza - Laxmipur under Zone- VIIIB of Kulpi Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 2 DHSD,Junior Engineer 4 DHSD,Junior Engineer DHSD</t>
+  </si>
+  <si>
+    <t>ORD/001370/2024-2025</t>
+  </si>
+  <si>
+    <t>5499/AD</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 192 to 196) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur District - South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001021/2024-2025</t>
+  </si>
+  <si>
+    <t>4932/AD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. Distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 11 to 13) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District.- South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4 DHSD,Junior Engineer DHSD</t>
+  </si>
+  <si>
+    <t>ORD/001019/2024-2025</t>
+  </si>
+  <si>
+    <t>4930/AD</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. Distribution line for crossing of Jamtala Canal at Jamtala mouza (Node point 197 to 206) under the Augmentation scheme of Kulpi Zone-VIIIB within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District - South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001020/2024-2025</t>
+  </si>
+  <si>
+    <t>4931/AD</t>
+  </si>
+  <si>
+    <t>SELECTION</t>
   </si>
   <si>
     <t>RTOR000623/2023-2024</t>
   </si>
   <si>
     <t>284/AD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>RTOR000939/2023-2024</t>
   </si>
   <si>
     <t>1281/AD</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>RTOR000856/2023-2024</t>
   </si>
   <si>
     <t>763/AD</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>Land Development and beautification within the head works site under Zone No-VIIIB of Kulpi Block under Mega Surface Water Based Water Supply Scheme, Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4 DHSD</t>
   </si>
   <si>
     <t>ORD/002150/2024-2025</t>
   </si>
   <si>
     <t>409/AD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>02/03/2025</t>
-  </si>
-[...94 lines deleted...]
-    <t>19/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -897,977 +900,977 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>512.43</v>
+        <v>3.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.59</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.59</v>
+        <v>0.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.32</v>
+        <v>0.5</v>
       </c>
       <c r="R4" s="4">
-        <v>92.59</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>38.18</v>
+        <v>1217.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>715.51</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>58.78</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>12.51</v>
+        <v>512.43</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>15.54</v>
+        <v>38.18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>0.5</v>
+        <v>12.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>24.64</v>
+        <v>15.54</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>1.24</v>
+        <v>113.34</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>72</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P11" s="4">
-        <v>7.76</v>
+        <v>22.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="P12" s="4">
-        <v>21.56</v>
+        <v>31.55</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="P13" s="4">
-        <v>113.34</v>
+        <v>42.5</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="K14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="P14" s="4">
-        <v>22.15</v>
+        <v>51.26</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="P15" s="4">
-        <v>31.55</v>
+        <v>24.64</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="P16" s="4">
-        <v>42.5</v>
+        <v>1.24</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="P17" s="4">
-        <v>51.26</v>
+        <v>7.76</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="P18" s="4">
-        <v>1217.22</v>
+        <v>21.56</v>
       </c>
       <c r="Q18" s="4">
-        <v>715.51</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>58.78</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>2115.97</v>
       </c>
       <c r="P19" s="8">
         <v>719.33</v>
       </c>
       <c r="Q19" s="8">
         <v>34</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>