--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,83 @@
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no.5 of Harbhangi W/S Scheme under SMD, P.H.E. Dte. (Block-Basanti)</t>
   </si>
   <si>
     <t>ORD/002703/2023-2024</t>
   </si>
   <si>
     <t>1079/SMSD</t>
   </si>
   <si>
     <t>Surging of 03 nos. Big dia Tubewell of Harbhangi W/S Scheme under JJM, Block - Basanti under Canning Sub-Division under Alipore Division P.H.Engg. Dte. (TW-1, 2 &amp; 5)</t>
   </si>
   <si>
     <t>ORD/002976/2024-2025</t>
   </si>
   <si>
     <t>32./CSD</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>FORTUNE ENGINEERING</t>
+  </si>
+  <si>
+    <t>Additional laying of pipeline at Harbhangi W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000539/2024-2025</t>
+  </si>
+  <si>
+    <t>3710/AD</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>Surging of 1no. Big dia Tubewell of Harbhangi W/S Scheme under JJM, Block - Basanti under Canning Sub-Division under Alipore Division P.H.Engg. Dte. (TW-3)</t>
+  </si>
+  <si>
+    <t>ORD/001053/2024-2025</t>
+  </si>
+  <si>
+    <t>1275/CSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>18/01/2025</t>
+  </si>
+  <si>
+    <t>S.K.GOLUI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -936,54 +969,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.56</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1225,54 +1258,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>45.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>31.65</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>69.55</v>
       </c>
       <c r="S9" s="4">
         <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1347,54 +1380,54 @@
       <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>26.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>24.94</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>95.88</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1408,54 +1441,54 @@
       <c r="I12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>0.91</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1469,54 +1502,54 @@
       <c r="I13" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="4">
         <v>0.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1544,87 +1577,209 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>4.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P15" s="4">
+        <v>23</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>6.07</v>
+      </c>
+      <c r="R15" s="4">
+        <v>26.4</v>
+      </c>
+      <c r="S15" s="4">
+        <v>99</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>2.55</v>
+      </c>
+      <c r="R16" s="4">
+        <v>52.78</v>
+      </c>
+      <c r="S16" s="4">
+        <v>98</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>340.55</v>
+      </c>
+      <c r="P17" s="8">
+        <v>71.34</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>20.95</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>