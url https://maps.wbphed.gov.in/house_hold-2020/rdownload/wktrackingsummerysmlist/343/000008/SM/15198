--- v3 (2026-05-24)
+++ v4 (2026-08-29)
@@ -89,276 +89,276 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION &amp; RETROFITTING OF HARBHANGI PWSS FOR PROVING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC)</t>
   </si>
   <si>
     <t>SM/15198</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Harbhangi Water Supply Scheme (Habitation- Chharanekhali &amp; Uttar Sonakhali), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - III)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/000088/2022-2023</t>
+  </si>
+  <si>
+    <t>279/CSD</t>
+  </si>
+  <si>
+    <t>19/05/2022</t>
+  </si>
+  <si>
+    <t>28/06/2022</t>
+  </si>
+  <si>
+    <t>PROJECT &amp; MAINTENANCE</t>
+  </si>
+  <si>
     <t>Inter connection and rising main with supply of specials from Head work site to PH-IV and Head work site to PH-V of Harbhangi W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer, 2 CSD</t>
   </si>
   <si>
     <t>ORD/002044/2022-2023</t>
   </si>
   <si>
     <t>13044/AD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>A.S.A.CONSTRUCTION AND CONSULTANT</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households at Harbhangi Water Supply Scheme (Habitation- Chharanekhali &amp; Uttar Sonakhali), Block - Basanti, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - III)</t>
-[...14 lines deleted...]
-    <t>PROJECT &amp; MAINTENANCE</t>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (620 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Harbhangi Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Basanti South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/002004/2022-2023</t>
+  </si>
+  <si>
+    <t>12818/AD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>30/04/2023</t>
+  </si>
+  <si>
+    <t>RAKTIM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Harbhangi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Basanti]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000019/2023-2024</t>
+  </si>
+  <si>
+    <t>954/SMD</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>03/07/2023</t>
+  </si>
+  <si>
+    <t>KARUNAMOY ENGINEERING</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no.4 of Harbhangi W/S Scheme under SMD, P.H.E. Dte. (Block-Basanti)</t>
+  </si>
+  <si>
+    <t>ORD/002702/2023-2024</t>
+  </si>
+  <si>
+    <t>1078/SMSD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no.5 of Harbhangi W/S Scheme under SMD, P.H.E. Dte. (Block-Basanti)</t>
+  </si>
+  <si>
+    <t>ORD/002703/2023-2024</t>
+  </si>
+  <si>
+    <t>1079/SMSD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000115/2022-2023</t>
   </si>
   <si>
     <t>247/AD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000144/2023-2024</t>
   </si>
   <si>
     <t>848/AD</t>
   </si>
   <si>
     <t>27/05/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00750/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-101</t>
   </si>
   <si>
     <t>04/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>BILL/00621/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-85</t>
   </si>
   <si>
     <t>14/06/2023</t>
   </si>
   <si>
-    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (620 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Harbhangi Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Basanti South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Sluice Valve Chamber and protection of pipe line work at Augmentation of Harbhangi W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000361/2024-2025</t>
   </si>
   <si>
     <t>731/CSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
     <t>A.M. ENTERPRISE</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Harbhangi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Basanti]</t>
-[...44 lines deleted...]
-    <t>1079/SMSD</t>
+    <t>Additional laying of pipeline at Harbhangi W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000539/2024-2025</t>
+  </si>
+  <si>
+    <t>3710/AD</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>Surging of 1no. Big dia Tubewell of Harbhangi W/S Scheme under JJM, Block - Basanti under Canning Sub-Division under Alipore Division P.H.Engg. Dte. (TW-3)</t>
+  </si>
+  <si>
+    <t>ORD/001053/2024-2025</t>
+  </si>
+  <si>
+    <t>1275/CSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>18/01/2025</t>
+  </si>
+  <si>
+    <t>S.K.GOLUI</t>
   </si>
   <si>
     <t>Surging of 03 nos. Big dia Tubewell of Harbhangi W/S Scheme under JJM, Block - Basanti under Canning Sub-Division under Alipore Division P.H.Engg. Dte. (TW-1, 2 &amp; 5)</t>
   </si>
   <si>
     <t>ORD/002976/2024-2025</t>
   </si>
   <si>
     <t>32./CSD</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>FORTUNE ENGINEERING</t>
-  </si>
-[...31 lines deleted...]
-    <t>S.K.GOLUI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -888,854 +888,854 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>23.84</v>
+        <v>4.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.56</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.76</v>
+        <v>23.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.31</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>90.56</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>195.03</v>
+        <v>45.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>31.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>69.55</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>1.72</v>
+        <v>26.02</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>24.94</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.88</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>2.65</v>
+        <v>0.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>5.61</v>
+        <v>0.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>45.51</v>
+        <v>195.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>31.65</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>69.55</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>1.47</v>
+        <v>1.72</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>26.02</v>
+        <v>2.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>24.94</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>95.88</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>0.91</v>
+        <v>5.61</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.91</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.42</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.91</v>
+        <v>1.47</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.23</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="P14" s="4">
-        <v>4.3</v>
+        <v>23</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>6.07</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>26.4</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>23</v>
+        <v>4.83</v>
       </c>
       <c r="Q15" s="4">
-        <v>6.07</v>
+        <v>2.55</v>
       </c>
       <c r="R15" s="4">
-        <v>26.4</v>
+        <v>52.78</v>
       </c>
       <c r="S15" s="4">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>4.83</v>
+        <v>4.3</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.55</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>52.78</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>340.55</v>