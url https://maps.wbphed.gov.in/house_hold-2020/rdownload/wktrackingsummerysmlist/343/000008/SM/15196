--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,80 +261,50 @@
     <t>992/SMD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>A.G.ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at Pump House-2 of Aug of Mallikkhati water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15196)</t>
   </si>
   <si>
     <t>ORD/002196/2024-2025</t>
   </si>
   <si>
     <t>1785/SMSD</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>15/01/2025</t>
-  </si>
-[...28 lines deleted...]
-    <t>04/01/2025</t>
   </si>
   <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Mallik Kati W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH No. - 3) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/002049/2022-2023</t>
   </si>
   <si>
     <t>13049/AD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>BINAPANI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -741,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1136,54 +1106,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>131.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>52.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>39.75</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1197,54 +1167,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>67.36</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>13.04</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1516,262 +1486,140 @@
         <v>0.92</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>0.59</v>
+        <v>7.1</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>468.26</v>
+      </c>
+      <c r="P15" s="8">
+        <v>60.88</v>
+      </c>
+      <c r="Q15" s="8">
         <v>13</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...50 lines deleted...]
-      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>