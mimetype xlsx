--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,80 @@
     <t>1785/SMSD</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Mallik Kati W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH No. - 3) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/002049/2022-2023</t>
   </si>
   <si>
     <t>13049/AD</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>BINAPANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; fixing main switch &amp; Bus Bar at Pump House-1, 2 of Aug of Mallikkhati water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15196)</t>
+  </si>
+  <si>
+    <t>ORD/002197/2024-2025</t>
+  </si>
+  <si>
+    <t>1681/SMSD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Pump House-1 of Aug of Mallikkhati water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15196)</t>
+  </si>
+  <si>
+    <t>ORD/002200/2024-2025</t>
+  </si>
+  <si>
+    <t>1673/SMSD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1539,87 +1569,209 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>7.1</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>469.77</v>
+      </c>
+      <c r="P17" s="8">
+        <v>60.88</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>12.96</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>