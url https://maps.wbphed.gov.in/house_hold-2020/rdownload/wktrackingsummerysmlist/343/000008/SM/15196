--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,246 +113,246 @@
   <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Mallik Kati W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 4)</t>
   </si>
   <si>
     <t>Assistant Engineer, Canning sub division</t>
   </si>
   <si>
     <t>Junior Engineer, 4 CSD</t>
   </si>
   <si>
     <t>ORD/001684/2022-2023</t>
   </si>
   <si>
     <t>11491/AD</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>M/S M.B.ENTERPRISE</t>
   </si>
   <si>
+    <t>Sinking of 02 (two) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 3 &amp; 4 of Augmentation of Mallik Kati W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001665/2022-2023</t>
+  </si>
+  <si>
+    <t>11477/AD</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>SATYAM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 &amp; 2 for Augmentation of Mallik Kati water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>992/SMD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>A.G.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (1500 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Mallik Kati Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000323/2023-2024</t>
+  </si>
+  <si>
+    <t>1549/AD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>15/10/2023</t>
+  </si>
+  <si>
+    <t>SAJAL KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Inter connection and rising main with supply of specials from Head work site to PH-III and Head work site to PH-IV of Mallik Kati W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002002/2022-2023</t>
+  </si>
+  <si>
+    <t>12816/AD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>MA KALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Mallik Kati W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH No. - 3) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/002049/2022-2023</t>
+  </si>
+  <si>
+    <t>13049/AD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>BINAPANI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2023-2024</t>
   </si>
   <si>
     <t>113/AD</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000133/2023-2024</t>
   </si>
   <si>
     <t>855/AD</t>
   </si>
   <si>
     <t>27/05/2023</t>
   </si>
   <si>
     <t>RTOR000018/2023-2024</t>
   </si>
   <si>
     <t>223/AD</t>
   </si>
   <si>
     <t>21/04/2023</t>
   </si>
   <si>
-    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (1500 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Mallik Kati Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...35 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Improvement of outdoor illumination arrangement with allied works at Pump House-2 of Aug of Mallikkhati water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15196)</t>
+  </si>
+  <si>
+    <t>ORD/002196/2024-2025</t>
+  </si>
+  <si>
+    <t>1785/SMSD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; fixing main switch &amp; Bus Bar at Pump House-1, 2 of Aug of Mallikkhati water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15196)</t>
+  </si>
+  <si>
+    <t>ORD/002197/2024-2025</t>
+  </si>
+  <si>
+    <t>1681/SMSD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Pump House-1 of Aug of Mallikkhati water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15196)</t>
+  </si>
+  <si>
+    <t>ORD/002200/2024-2025</t>
+  </si>
+  <si>
+    <t>1673/SMSD</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
   </si>
   <si>
     <t>Quotation for new service ( power ) connection at Mallikati PH-4 under Canning -II block (REF ID : 106665557) (APP ID: 1007923989)</t>
   </si>
   <si>
     <t>BILL/01006/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-207</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service ( power ) connection at Mallikati PH-3 under Canning -II block (REF ID : 106665556) (APP ID: 1007924332)</t>
   </si>
   <si>
     <t>BILL/01005/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-206</t>
-  </si>
-[...100 lines deleted...]
-    <t>04/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -940,794 +940,794 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.34</v>
+        <v>39.13</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>1.72</v>
+        <v>22.21</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>174.21</v>
+        <v>131.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>52.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>39.75</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>131.07</v>
+        <v>67.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>52.1</v>
+        <v>8.78</v>
       </c>
       <c r="R7" s="4">
-        <v>39.75</v>
+        <v>13.04</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>67.36</v>
+        <v>7.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.78</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>13.04</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>13.31</v>
+        <v>0.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>3.8</v>
+        <v>1.72</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>39.13</v>
+        <v>174.21</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="P12" s="4">
-        <v>22.21</v>
+        <v>0.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="P13" s="4">
-        <v>0.92</v>
+        <v>0.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>46</v>
       </c>
       <c r="P14" s="4">
-        <v>7.1</v>
+        <v>0.92</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>0.59</v>
+        <v>13.31</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.92</v>
+        <v>3.8</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>469.77</v>