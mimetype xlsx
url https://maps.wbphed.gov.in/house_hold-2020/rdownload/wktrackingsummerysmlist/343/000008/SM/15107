--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -1310,54 +1310,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>2.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.16</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>75.75</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1371,54 +1371,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>19.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>16.96</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>86.87</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1523,54 +1523,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>337.14</v>
       </c>
       <c r="P14" s="8">
-        <v>19.12</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="8">
-        <v>5.67</v>
+        <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>