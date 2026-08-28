--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -194,150 +194,150 @@
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>KIRON CONSTRUCTION</t>
   </si>
   <si>
     <t>Inter connection and rising main with supply of specials at PH-V of Budhkhali W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000735/2023-2024</t>
   </si>
   <si>
     <t>2896/AD</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>SUPER CONSTRUCTION</t>
   </si>
   <si>
+    <t>Surging of 1no. Big dia Tubewell of Budhkhali W/S Scheme under JJM, Block - Canning - I under Canning Sub-Division under Alipore Division P.H.E. Dte. (TW-2)</t>
+  </si>
+  <si>
+    <t>ORD/001680/2023-2024</t>
+  </si>
+  <si>
+    <t>1357/CSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>18/01/2024</t>
+  </si>
+  <si>
+    <t>S.K.GOLUI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000071/2023-2024</t>
   </si>
   <si>
     <t>272/AD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Budhkhali W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte. (Tube well no. - VI) (2nd call)</t>
   </si>
   <si>
     <t>ORD/000782/2024-2025</t>
   </si>
   <si>
     <t>4483/AD</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B.K. ENTERPRISE.</t>
   </si>
   <si>
-    <t>Surging of 1no. Big dia Tubewell of Budhkhali W/S Scheme under JJM, Block - Canning - I under Canning Sub-Division under Alipore Division P.H.E. Dte. (TW-2)</t>
-[...14 lines deleted...]
-    <t>S.K.GOLUI</t>
+    <t>Inter connection &amp; rising main with supply of specials at Budhkhali W/S Scheme, Block-Canning-I under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002551/2024-2025</t>
+  </si>
+  <si>
+    <t>1414/CSD</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>ASHIS ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Budhkhali W/S Scheme, Block - Canning-I under Canning Sub Division of Alipore Division, PHE Dte. (TW No. 2 alternative Tubewell)</t>
   </si>
   <si>
     <t>ORD/002377/2023-2024</t>
   </si>
   <si>
     <t>1201/AD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>BHATTACHARJEE &amp; CO.</t>
   </si>
   <si>
     <t>Quotation for new service ( power ) connection at Budhakhali PH-5 under Canning -I block (REF ID : 106673108) (APP ID: 1007939044)</t>
   </si>
   <si>
     <t>BILL/01157/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-233</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...16 lines deleted...]
-    <t>ASHIS ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1167,130 +1167,130 @@
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>88.67</v>
+        <v>2.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>75.75</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>19.35</v>
+        <v>88.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
@@ -1307,60 +1307,60 @@
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>2.85</v>
+        <v>19.35</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1368,209 +1368,209 @@
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>19.52</v>
+        <v>0.49</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>4.32</v>
+        <v>19.52</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>16.96</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>86.87</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>0.49</v>
+        <v>4.32</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>337.14</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>19.12</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>5.67</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>