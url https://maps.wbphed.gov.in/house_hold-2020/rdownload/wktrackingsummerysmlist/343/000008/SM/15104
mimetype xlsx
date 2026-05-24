--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -302,51 +302,51 @@
   <si>
     <t>BILL/01325/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-625</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, 24 PGS. HIGHWAY DIVN, P.W.(ROADS) DEPTT.</t>
   </si>
   <si>
     <t>Interconnection &amp; rising main with supply of specials for each zone of Chunakhali (Zone - I &amp; II) W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000339/2023-2024</t>
   </si>
   <si>
     <t>3739/AD</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
-    <t>28/10/2025</t>
+    <t>25/07/2026</t>
   </si>
   <si>
     <t>BUILDERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1080,54 +1080,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>5.08</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.46</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1139,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>2.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>54</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1198,54 +1198,54 @@
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>3.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.76</v>
       </c>
       <c r="S8" s="4">
         <v>54</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1257,54 +1257,54 @@
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P9" s="4">
         <v>17.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.45</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>24.95</v>
       </c>
       <c r="S9" s="4">
         <v>54</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1375,54 +1375,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>140.12</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>110.35</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>78.76</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1436,54 +1436,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>3.89</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.77</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>96.83</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1645,54 +1645,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>504.11</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>128.57</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>25.5</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>