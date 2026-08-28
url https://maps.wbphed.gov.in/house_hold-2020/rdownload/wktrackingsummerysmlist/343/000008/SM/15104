--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,267 +89,270 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION AND RETROFITTING OF CHUNAKHALI (ZONE-I &amp; II) PIPED WATER SUPPLY SCHEME FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC)</t>
   </si>
   <si>
     <t>SM/15104</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 1 (one) no. Switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Chunakhali W/S Scheme, Block : Basanti under Canning Sub-Division of Alipore Division, PHE Dte.[Pump House-3]</t>
+  </si>
+  <si>
+    <t>ORD/003185/2020-2021</t>
+  </si>
+  <si>
+    <t>322/AD</t>
+  </si>
+  <si>
+    <t>08/06/2020</t>
+  </si>
+  <si>
+    <t>M/S. MIHIR KUMAR NASKAR</t>
+  </si>
+  <si>
+    <t>Protection of pipe line and inter connection in-between existing rising main and TW No. - 3 at Chunakhali W/S Scheme (Zone-I), Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/000995/2021-2022</t>
+  </si>
+  <si>
+    <t>990/CSD</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Surging of 03 (three) nos. 250mm x 150mm. dia. 360 mtr. Deep Tubewell at Chunakhali W/S Scheme (Zone-II) TW-1, 2 &amp; 3 under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001746/2020-2021</t>
+  </si>
+  <si>
+    <t>1448/CSD</t>
+  </si>
+  <si>
+    <t>27/01/2021</t>
+  </si>
+  <si>
+    <t>11/02/2021</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEER</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using UPVC pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 4 of Chunakhali Water Supply Scheme (Zone-II) Block - Basanti under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001575/2021-2022</t>
+  </si>
+  <si>
+    <t>6956/AD</t>
+  </si>
+  <si>
+    <t>30/03/2022</t>
+  </si>
+  <si>
+    <t>29/04/2022</t>
+  </si>
+  <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Chunakhali W/S Scheme (Zone-II), Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 4)</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer, 4 CSD</t>
   </si>
   <si>
     <t>ORD/001710/2022-2023</t>
   </si>
   <si>
     <t>11674/AD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>A.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Chunakhali W/S Scheme (Zone-I), Block-Basanti under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 4)</t>
   </si>
   <si>
     <t>ORD/001709/2022-2023</t>
   </si>
   <si>
     <t>11673/AD</t>
   </si>
   <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Chunakhali Zone1 &amp; 2 water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Basanti]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000015/2023-2024</t>
   </si>
   <si>
     <t>950/SMD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>BARISAL TRADING CO.</t>
   </si>
   <si>
-    <t>Construction of 1 (one) no. Switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Chunakhali W/S Scheme, Block : Basanti under Canning Sub-Division of Alipore Division, PHE Dte.[Pump House-3]</t>
-[...62 lines deleted...]
-    <t>29/04/2022</t>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (1500 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Chunakhali (Zone - I &amp; II) Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Basanti South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000336/2023-2024</t>
+  </si>
+  <si>
+    <t>1553/AD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>TIYASHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Interconnection &amp; rising main with supply of specials for each zone of Chunakhali (Zone - I &amp; II) W/S Scheme, Block-Basanti under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000339/2023-2024</t>
+  </si>
+  <si>
+    <t>3739/AD</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>25/07/2026</t>
+  </si>
+  <si>
+    <t>BUILDERS</t>
+  </si>
+  <si>
+    <t>Surging of 1no. Big dia Tubewell of Chunakhali (Zone - I &amp; II) W/S Scheme under JJM, Block - Basanti under Canning Sub-Division under Alipore Division P.H.E. Dte. (Zon-II, TW-3)</t>
+  </si>
+  <si>
+    <t>ORD/001682/2023-2024</t>
+  </si>
+  <si>
+    <t>1359/CSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>S.K.GOLUI</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000113/2022-2023</t>
   </si>
   <si>
     <t>245/AD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (1500 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Chunakhali (Zone - I &amp; II) Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Basanti South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>RTOR000398/2023-2024</t>
   </si>
   <si>
     <t>356/AD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>Restoration of Kanthalberia Chunakhali Road block Basanti under South 24 Pags. Highway Division damaged caused due to laying of water pipe lines by PHED under Canning Sub Division of Alipore Division</t>
   </si>
   <si>
     <t>BILL/01325/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-625</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, 24 PGS. HIGHWAY DIVN, P.W.(ROADS) DEPTT.</t>
-  </si>
-[...16 lines deleted...]
-    <t>BUILDERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -876,801 +879,801 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>7.07</v>
+        <v>5.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.46</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>7.07</v>
+        <v>3.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.04</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.76</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>21.4</v>
+        <v>2.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>5.08</v>
+        <v>17.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.95</v>
+        <v>4.45</v>
       </c>
       <c r="R6" s="4">
-        <v>97.46</v>
+        <v>24.95</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.01</v>
+        <v>7.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.01</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>3.14</v>
+        <v>7.07</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.04</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>96.76</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>17.84</v>
+        <v>21.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.45</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>24.95</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>159.84</v>
+        <v>140.12</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>110.35</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>78.76</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>140.12</v>
+        <v>67.39</v>
       </c>
       <c r="Q11" s="4">
-        <v>110.35</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>78.76</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>3.89</v>
       </c>
       <c r="Q12" s="4">
         <v>3.77</v>
       </c>
       <c r="R12" s="4">
         <v>96.83</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>9.24</v>
+        <v>159.84</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>60.02</v>
+        <v>9.24</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>67.39</v>
+        <v>60.02</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>504.11</v>
       </c>
       <c r="P16" s="8">
         <v>128.57</v>
       </c>
       <c r="Q16" s="8">
         <v>25.5</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>