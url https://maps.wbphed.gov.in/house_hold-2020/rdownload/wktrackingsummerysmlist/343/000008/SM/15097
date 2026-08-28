--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,246 +89,246 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION AND RETROFITTING OF ATHARABEKI PIPED WATER SUPPLY SCHEME FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC)</t>
   </si>
   <si>
     <t>SM/15097</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying damaged pipeline (balance portion) under Atharabeki Water Supply Scheme, due to widening and strengthening of Basanti-Kolkata Road within Dhuri Bus Stop and Fakirtakia, Block-Canning - II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/000113/2021-2022</t>
+  </si>
+  <si>
+    <t>1196/AD</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>21/08/2021</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
     <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (1700 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Atharabeki Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer,1 CSD</t>
   </si>
   <si>
     <t>ORD/000262/2023-2024</t>
   </si>
   <si>
     <t>1450/AD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>SAMSUL ENTERPRISE</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 for Augmentation of Athrabaki water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000038/2023-2024</t>
+  </si>
+  <si>
+    <t>993/SMD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>05/07/2023</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ART CENTRE</t>
+  </si>
+  <si>
+    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Atharabeki W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 5)</t>
+  </si>
+  <si>
+    <t>ORD/001685/2022-2023</t>
+  </si>
+  <si>
+    <t>11492/AD</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>RAHUL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 5 of Augmentation of Atharabeki W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001667/2022-2023</t>
+  </si>
+  <si>
+    <t>11479/AD</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>SATYAM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (two) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Augmentation of Atharabeki (Part-B) W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001322/2022-2023</t>
+  </si>
+  <si>
+    <t>9784/AD</t>
+  </si>
+  <si>
+    <t>07/01/2023</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>KALPANA BUILDERS (II)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2023-2024</t>
   </si>
   <si>
     <t>119/AD</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000139/2023-2024</t>
   </si>
   <si>
     <t>856/AD</t>
   </si>
   <si>
     <t>27/05/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...92 lines deleted...]
-    <t>RAHUL ENTERPRISE</t>
+    <t>Improvement of outdoor illumination arrangement with allied works at Atharabaki PH-5, under Canning-II Block water supply sche under SMD,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001964/2024-2025</t>
+  </si>
+  <si>
+    <t>1086/SMSD</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
   </si>
   <si>
     <t>RTOR000733/2023-2024</t>
   </si>
   <si>
     <t>557/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>Restoration of Kolkata Basanti Road from 59.00 km to 68.00km. block Basanti under South 24 Pags. Highway Division damaged caused due to laying of water pipe lines by PHED under Canning Sub Division of Alipore Division</t>
   </si>
   <si>
     <t>BILL/01322/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-626</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, 24 PGS. HIGHWAY DIVN, P.W.(ROADS) DEPTT.</t>
   </si>
   <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/04678/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-509</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...13 lines deleted...]
-    <t>15/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,759 +858,759 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>105.53</v>
+        <v>48.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>45.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.59</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.34</v>
+        <v>105.53</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>1.72</v>
+        <v>11.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>11.1</v>
+        <v>7.05</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>48.88</v>
+        <v>19.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.04</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>39.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>31.65</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>79.18</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>19.55</v>
+        <v>0.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>7.05</v>
+        <v>1.72</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>73.82</v>
+        <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
-        <v>38.98</v>
+        <v>73.82</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>4.2</v>
+        <v>38.98</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.88</v>
+        <v>4.2</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>352.03</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>94.12</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>26.74</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>