--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,62 +261,50 @@
     <t>15/02/2023</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>TRIMURTI ENTERPRISE</t>
   </si>
   <si>
     <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (500 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Srinagar Water Supply Scheme including one year Operation and Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001999/2022-2023</t>
   </si>
   <si>
     <t>12813/AD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>SAHANA ENTERPRISE</t>
-  </si>
-[...10 lines deleted...]
-    <t>01/01/2026</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 for Augmentation of Srinagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000039/2023-2024</t>
   </si>
   <si>
     <t>994/SMD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
@@ -756,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1478,323 +1466,262 @@
         <v>52.81</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>99</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>65.73</v>
+        <v>11.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>11.15</v>
+        <v>0.92</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="P15" s="4">
-        <v>0.92</v>
+        <v>0.29</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...36 lines deleted...]
-      <c r="N16" s="4" t="s">
+      <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>273.62</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>