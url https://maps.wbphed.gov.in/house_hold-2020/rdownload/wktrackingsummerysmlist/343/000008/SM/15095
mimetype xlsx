--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,74 +288,50 @@
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 for Augmentation of Srinagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000039/2023-2024</t>
   </si>
   <si>
     <t>994/SMD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>A.G.ENTERPRISE</t>
-  </si>
-[...22 lines deleted...]
-    <t>1523/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -905,54 +881,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>89.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.71</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="S3" s="4">
         <v>77</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -964,54 +940,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>4.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.19</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1025,54 +1001,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>8.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.45</v>
       </c>
       <c r="S5" s="4">
         <v>97</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1084,54 +1060,54 @@
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S6" s="4">
         <v>77</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1263,54 +1239,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>5.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>92.28</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1322,54 +1298,54 @@
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="4">
         <v>4.83</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>83.02</v>
       </c>
       <c r="S10" s="4">
         <v>87</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1383,54 +1359,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>19.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>17.53</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>89.56</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1444,54 +1420,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>52.81</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>43.63</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>82.62</v>
       </c>
       <c r="S12" s="4">
         <v>99</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1519,209 +1495,87 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>11.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>272.41</v>
+      </c>
+      <c r="P14" s="8">
+        <v>87.93</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>32.28</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>