--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,86 @@
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 for Augmentation of Srinagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000039/2023-2024</t>
   </si>
   <si>
     <t>994/SMD</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>A.G.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Inter connection and rising main with supply of specials at PH-IV of Srinagar W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002000/2022-2023</t>
+  </si>
+  <si>
+    <t>12814/AD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Pump House-1 of Aug of Srinagar water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15095)</t>
+  </si>
+  <si>
+    <t>ORD/002198/2024-2025</t>
+  </si>
+  <si>
+    <t>1522/SMSD</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; fixing main switch &amp; Bus Bar at Pump House-1 of Aug of Srinagar water supply scheme under SMD,PHE Dte. (Block-Canning-II) (SM/15095)</t>
+  </si>
+  <si>
+    <t>ORD/002199/2024-2025</t>
+  </si>
+  <si>
+    <t>1523/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1495,87 +1531,270 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>11.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P14" s="4">
+        <v>65.73</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>55.38</v>
+      </c>
+      <c r="R14" s="4">
+        <v>84.25</v>
+      </c>
+      <c r="S14" s="4">
+        <v>55</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>339.36</v>
+      </c>
+      <c r="P17" s="8">
+        <v>143.31</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>42.23</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>