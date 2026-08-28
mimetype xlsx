--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,261 +89,261 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION AND RETROFITTING OF SRINAGAR PIPED WATER SUPPLY SCHEME FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC)</t>
   </si>
   <si>
     <t>SM/15095</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying of DI pipe to connect OHR with rising main and distribution system at Srinagar W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/000994/2021-2022</t>
+  </si>
+  <si>
+    <t>989/CSD</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>K.P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) to all the households in Srinagar Water Supply Scheme, Block - Canning-II, South 24 Parganas District under Canning Sub-Division of Alipore Division, P.H.E. Dte. including Operation &amp; Maintenance of scheme for 1 (one) year</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000085/2020-2021</t>
   </si>
   <si>
     <t>5308/AD</t>
   </si>
   <si>
     <t>18/02/2021</t>
   </si>
   <si>
     <t>18/02/2022</t>
   </si>
   <si>
     <t>NATURAL RESOURCES CONSORTIUM</t>
   </si>
   <si>
-    <t>Laying of DI pipe to connect OHR with rising main and distribution system at Srinagar W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>K.P. CONSTRUCTION</t>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Srinagar Water Supply Scheme (Habitation- Mollapara, Sekhpara &amp; Majherpara), Block - Canning-II, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - III)</t>
+  </si>
+  <si>
+    <t>ORD/000112/2022-2023</t>
+  </si>
+  <si>
+    <t>295/CSD</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>29/06/2022</t>
+  </si>
+  <si>
+    <t>RAJLAKSHMI ENTERPRISE</t>
   </si>
   <si>
     <t>Earth working embankment at Head work site of Srinagar Water Supply Scheme, Block-canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>Junior Engineer, 2 CSD</t>
   </si>
   <si>
     <t>ORD/000003/2022-2023</t>
   </si>
   <si>
     <t>120/AD</t>
   </si>
   <si>
     <t>07/04/2022</t>
   </si>
   <si>
     <t>14/04/2022</t>
   </si>
   <si>
     <t>SWASTIK CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) to the households at Srinagar Water Supply Scheme (Habitation- Mollapara, Sekhpara &amp; Majherpara), Block - Canning-II, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - III)</t>
-[...14 lines deleted...]
-    <t>RAJLAKSHMI ENTERPRISE</t>
+    <t>Providing Functional Household Tap Connection (FHTC) to the households at Srinagar Water Supply Scheme (Habitation- Banamalipur Khanpara), Block - Canning-II, South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E.Dte. (Phase - I)</t>
+  </si>
+  <si>
+    <t>ORD/000089/2022-2023</t>
+  </si>
+  <si>
+    <t>293/CSD</t>
+  </si>
+  <si>
+    <t>Construction of 1 (one) no. Store Room (multipurpose) (4.88m x 3.66m) at head work site of Srinagar Water Supply Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000062/2022-2023</t>
+  </si>
+  <si>
+    <t>843/AD</t>
+  </si>
+  <si>
+    <t>13/05/2022</t>
+  </si>
+  <si>
+    <t>12/06/2022</t>
+  </si>
+  <si>
+    <t>BHUNIA BUILDERS</t>
+  </si>
+  <si>
+    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Srinagar W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 4)</t>
+  </si>
+  <si>
+    <t>ORD/001690/2022-2023</t>
+  </si>
+  <si>
+    <t>11261/AD</t>
+  </si>
+  <si>
+    <t>18/02/2023</t>
+  </si>
+  <si>
+    <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>RAHUL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Inter connection and rising main with supply of specials at PH-IV of Srinagar W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002000/2022-2023</t>
+  </si>
+  <si>
+    <t>12814/AD</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 for Augmentation of Srinagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000039/2023-2024</t>
+  </si>
+  <si>
+    <t>994/SMD</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>A.G.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 4 of Augmentation of Srinagar W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001671/2022-2023</t>
+  </si>
+  <si>
+    <t>11482/AD</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>TRIMURTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (500 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) for Srinagar Water Supply Scheme including one year Operation and Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001999/2022-2023</t>
+  </si>
+  <si>
+    <t>12813/AD</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>SAHANA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000016/2023-2024</t>
   </si>
   <si>
     <t>221/AD</t>
   </si>
   <si>
     <t>21/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...118 lines deleted...]
-    <t>01/01/2026</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at Pump House-1 of Aug of Srinagar water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15095)</t>
   </si>
   <si>
     <t>ORD/002198/2024-2025</t>
   </si>
   <si>
     <t>1522/SMSD</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>Supply &amp; fixing main switch &amp; Bus Bar at Pump House-1 of Aug of Srinagar water supply scheme under SMD,PHE Dte. (Block-Canning-II) (SM/15095)</t>
   </si>
   <si>
     <t>ORD/002199/2024-2025</t>
   </si>
   <si>
     <t>1523/SMSD</t>
   </si>
@@ -914,831 +914,831 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>89.65</v>
+        <v>4.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.71</v>
+        <v>3.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0.79</v>
+        <v>89.19</v>
       </c>
       <c r="S3" s="4">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>4.21</v>
+        <v>89.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.75</v>
+        <v>0.71</v>
       </c>
       <c r="R4" s="4">
-        <v>89.19</v>
+        <v>0.79</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>8.31</v>
+        <v>4.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.02</v>
+        <v>4.78</v>
       </c>
       <c r="R5" s="4">
-        <v>96.45</v>
+        <v>99.45</v>
       </c>
       <c r="S5" s="4">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4.81</v>
+        <v>8.31</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.78</v>
+        <v>8.02</v>
       </c>
       <c r="R6" s="4">
-        <v>99.45</v>
+        <v>96.45</v>
       </c>
       <c r="S6" s="4">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
-        <v>64.05</v>
+        <v>4.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>83.02</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>7.05</v>
+        <v>5.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.28</v>
       </c>
       <c r="S8" s="4">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.95</v>
+        <v>7.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.49</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>92.28</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
-        <v>4.83</v>
+        <v>65.73</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.01</v>
+        <v>55.38</v>
       </c>
       <c r="R10" s="4">
-        <v>83.02</v>
+        <v>84.25</v>
       </c>
       <c r="S10" s="4">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>39</v>
+        <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>19.58</v>
+        <v>11.15</v>
       </c>
       <c r="Q11" s="4">
-        <v>17.53</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>89.56</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>52.81</v>
+        <v>19.58</v>
       </c>
       <c r="Q12" s="4">
-        <v>43.63</v>
+        <v>17.53</v>
       </c>
       <c r="R12" s="4">
-        <v>82.62</v>
+        <v>89.56</v>
       </c>
       <c r="S12" s="4">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>11.15</v>
+        <v>52.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>43.63</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>82.62</v>
       </c>
       <c r="S13" s="4">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>65.73</v>
+        <v>64.05</v>
       </c>
       <c r="Q14" s="4">
-        <v>55.38</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>84.25</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="P15" s="4">
         <v>0.92</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="P16" s="4">
         <v>0.29</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>