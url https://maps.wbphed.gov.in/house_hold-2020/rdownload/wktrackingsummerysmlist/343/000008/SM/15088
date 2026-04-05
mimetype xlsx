--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -284,51 +284,51 @@
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service( power) connection at Deuli Zone-I PH-3 Water supply scheme under Canning-II block. Reference ID:-106676154, Application No :-1007943446</t>
   </si>
   <si>
     <t>BILL/01365/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-294</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 3 of Augmentation of Deuli (Zone - II) W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001672/2022-2023</t>
   </si>
   <si>
     <t>11483/AD</t>
   </si>
   <si>
-    <t>04/11/2025</t>
+    <t>03/01/2026</t>
   </si>
   <si>
     <t>B.K. ENTERPRISE.</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 &amp; 2 for Augmentation of Deuli (Zone-1 &amp; 2) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
   </si>
   <si>
     <t>ORD/000042/2023-2024</t>
   </si>
   <si>
     <t>1003/SMD</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>JECLAT ENGINEERING CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Interconnection &amp; rising main with supply of specials from Head work site to PH-III for Zone-I &amp; Head work site to PH-III for Zone-II of Deuli (Zone - I &amp; II) W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division,PHE Dte.</t>
   </si>
@@ -339,74 +339,50 @@
     <t>1435/AD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>UNIVERSAL CORPORATION</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at Pump House-2 (Zone-II) of Aug of Deuli water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15088)</t>
   </si>
   <si>
     <t>ORD/001961/2024-2025</t>
   </si>
   <si>
     <t>1405/SMSD</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>18/10/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>1625/SMSD</t>
   </si>
   <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Deuli W/S Scheme (Zone - II), Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 3)</t>
   </si>
   <si>
     <t>ORD/001688/2022-2023</t>
   </si>
   <si>
     <t>11495/AD</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>ARFIN CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -810,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1093,54 +1069,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>3.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.45</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>63.62</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1152,54 +1128,54 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>4.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.6</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>95.6</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1213,54 +1189,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>2.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.3</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>99</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1449,54 +1425,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>39.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>23.05</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>58.81</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1685,54 +1661,54 @@
       <c r="I15" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>22.21</v>
       </c>
       <c r="Q15" s="4">
-        <v>10.23</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>46.04</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1746,54 +1722,54 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P16" s="4">
         <v>236.64</v>
       </c>
       <c r="Q16" s="4">
-        <v>96.12</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>40.62</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1829,262 +1805,140 @@
         <v>0.92</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.92</v>
+        <v>7.09</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...18 lines deleted...]
-      <c r="H19" s="13" t="s">
+      <c r="A19" s="7" t="s">
         <v>114</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>681.71</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>