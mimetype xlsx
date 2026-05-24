--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -275,65 +275,50 @@
   <si>
     <t>BILL/00374/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-97</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service( power) connection at Deuli Zone-I PH-3 Water supply scheme under Canning-II block. Reference ID:-106676154, Application No :-1007943446</t>
   </si>
   <si>
     <t>BILL/01365/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-294</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
-    <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 3 of Augmentation of Deuli (Zone - II) W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 &amp; 2 for Augmentation of Deuli (Zone-1 &amp; 2) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
   </si>
   <si>
     <t>ORD/000042/2023-2024</t>
   </si>
   <si>
     <t>1003/SMD</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>JECLAT ENGINEERING CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Interconnection &amp; rising main with supply of specials from Head work site to PH-III for Zone-I &amp; Head work site to PH-III for Zone-II of Deuli (Zone - I &amp; II) W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000291/2023-2024</t>
   </si>
   <si>
     <t>1435/AD</t>
@@ -354,50 +339,53 @@
     <t>ORD/001961/2024-2025</t>
   </si>
   <si>
     <t>1405/SMSD</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>18/10/2024</t>
   </si>
   <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Deuli W/S Scheme (Zone - II), Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 3)</t>
   </si>
   <si>
     <t>ORD/001688/2022-2023</t>
   </si>
   <si>
     <t>11495/AD</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>ARFIN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>ORD/000243/2024-2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1069,54 +1057,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>3.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.45</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>63.62</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1128,54 +1116,54 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>4.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.6</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.6</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1189,54 +1177,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>2.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.3</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>99</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1425,54 +1413,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>39.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>23.05</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>58.81</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1561,371 +1549,371 @@
         <v>8.18</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>19.99</v>
+        <v>22.21</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>10.23</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>46.04</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>22.21</v>
+        <v>236.64</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>96.12</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>40.62</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="P16" s="4">
-        <v>236.64</v>
+        <v>0.92</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>0.92</v>
+        <v>7.09</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>67</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="P18" s="4">
-        <v>7.09</v>
+        <v>2.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
-        <v>681.71</v>
+        <v>664.7</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>138.74</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>20.87</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>