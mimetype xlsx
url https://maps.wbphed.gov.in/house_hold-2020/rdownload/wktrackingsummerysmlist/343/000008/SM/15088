--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -342,50 +342,89 @@
     <t>1405/SMSD</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>18/10/2024</t>
   </si>
   <si>
     <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Deuli W/S Scheme (Zone - II), Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 3)</t>
   </si>
   <si>
     <t>ORD/001688/2022-2023</t>
   </si>
   <si>
     <t>11495/AD</t>
   </si>
   <si>
     <t>26/12/2024</t>
   </si>
   <si>
     <t>ARFIN CONSTRUCTION</t>
   </si>
   <si>
     <t>ORD/000243/2024-2025</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 3 of Augmentation of Deuli (Zone - II) W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001672/2022-2023</t>
+  </si>
+  <si>
+    <t>11483/AD</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>B.K. ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Pump House-1 (Zone-I) of Aug of Deuli water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15088)</t>
+  </si>
+  <si>
+    <t>ORD/001962/2024-2025</t>
+  </si>
+  <si>
+    <t>1627/SMSD</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; fixing main switch &amp; Bus Bar at Pump House-1, 2 (Zone-I, II) of Aug of Deuli water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15088)</t>
+  </si>
+  <si>
+    <t>ORD/001963/2024-2025</t>
+  </si>
+  <si>
+    <t>1625/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +813,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1846,87 +1885,270 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P18" s="4">
         <v>2.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P19" s="4">
+        <v>19.99</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.59</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>686.19</v>
+      </c>
+      <c r="P22" s="8">
+        <v>138.74</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>20.22</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>