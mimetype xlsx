--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,342 +89,342 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION &amp; RETROFITTING OF DEULI (ZONE-I &amp; II) PWSS FOR PROVIDING FUNCTIONAL HOUSEHOLD TAP CONNECTION (FHTC)</t>
   </si>
   <si>
     <t>SM/15088</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying damage rising main from Panchayat More to PH-II and other distribution lines at Deuli W/S Scheme (Zone-II), Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Canning sub division</t>
+  </si>
+  <si>
+    <t>ORD/002162/2020-2021</t>
+  </si>
+  <si>
+    <t>1594/CSD</t>
+  </si>
+  <si>
+    <t>23/02/2021</t>
+  </si>
+  <si>
+    <t>25/03/2021</t>
+  </si>
+  <si>
+    <t>M/S. TAPAS MONDAL</t>
+  </si>
+  <si>
+    <t>Laying damage pipe line from Akkashia Madrasa to H/O Chandika Show at Deuli W/S Scheme (Zone-II), Block - Canning-II under Canning Sub-Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001644/2021-2022</t>
+  </si>
+  <si>
+    <t>1512/CSD</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>07/03/2022</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H.1 &amp; 2 for Augmentation of Deuli (Zone-1 &amp; 2) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Canning-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000042/2023-2024</t>
+  </si>
+  <si>
+    <t>1003/SMD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>15/11/2025</t>
+  </si>
+  <si>
+    <t>JECLAT ENGINEERING CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Interconnection &amp; rising main with supply of specials from Head work site to PH-III for Zone-I &amp; Head work site to PH-III for Zone-II of Deuli (Zone - I &amp; II) W/S Scheme, Block-Canning-II under Canning Sub-Division of Alipore Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,1 CSD</t>
+  </si>
+  <si>
+    <t>ORD/000291/2023-2024</t>
+  </si>
+  <si>
+    <t>1435/AD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>11/10/2023</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CORPORATION</t>
+  </si>
+  <si>
     <t>Laying of pipe line in place of existing damage line at Deuli W/S Scheme (Zone-II), Block - Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Canning sub division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000338/2023-2024</t>
   </si>
   <si>
     <t>1555/AD</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>SOMA CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional work for retrofitting of distribution system for Providing Functional Household Tap Connection (FHTC) to additional households (1600 nos.) in excess of IMIS in connection with Jal Jeevan Mission (JJM) and Jal Swapna for Deuli (Zone - I &amp; II) Water Supply Scheme including one year Operation &amp; Maintenance of scheme, Block - Canning-II South 24 Pgs. District under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000324/2023-2024</t>
   </si>
   <si>
     <t>1550/AD</t>
   </si>
   <si>
     <t>J.D.J. ENTERPRISE (A UNIT OF JDJ TRADERS PVT. LTD.)</t>
   </si>
   <si>
-    <t>Laying damage rising main from Panchayat More to PH-II and other distribution lines at Deuli W/S Scheme (Zone-II), Block-Canning-II under Canning Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...29 lines deleted...]
-    <t>07/03/2022</t>
+    <t>Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 3 of Augmentation of Deuli (Zone - II) W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001672/2022-2023</t>
+  </si>
+  <si>
+    <t>11483/AD</t>
+  </si>
+  <si>
+    <t>15/02/2023</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>B.K. ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Construction of switch room cum chlorine room (4.88m x 3.66m) including Sanitary arrangement as per departmental drawing at the site of Augmentation of Deuli W/S Scheme (Zone - II), Block-Canning-II under Canning Sub-Division of Alipore Division, PHE Dte. (PH - 3)</t>
+  </si>
+  <si>
+    <t>ORD/001688/2022-2023</t>
+  </si>
+  <si>
+    <t>11495/AD</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>ARFIN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (two) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 3 for each zone of Augmentation of Deuli (Zone - I &amp; II) W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001669/2022-2023</t>
+  </si>
+  <si>
+    <t>11480/AD</t>
+  </si>
+  <si>
+    <t>22/09/2024</t>
+  </si>
+  <si>
+    <t>ELECTROMECH</t>
   </si>
   <si>
     <t>Surging of 1no. Big dia Tubewell of Deuli (Zone - I) W/S Scheme under JJM, Block - Canning-II under Canning Sub-Division under Alipore Division P.H.Engg. Dte. (TW-1)</t>
   </si>
   <si>
     <t>ORD/000414/2023-2024</t>
   </si>
   <si>
     <t>773/CSD</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2023-2024</t>
   </si>
   <si>
     <t>225/AD</t>
   </si>
   <si>
     <t>22/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000259/2023-2024</t>
   </si>
   <si>
     <t>3049/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply, delivery and installation of 20 KVA servo motor operated Copper wound line voltage stabilizer at P.H. No. 2, Zone-Ii of Deuli Water Supply Scheme under SMD, PHE Dte. [Block: Canning-II]</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000241/2024-2025</t>
   </si>
   <si>
     <t>2507/SMD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>M/S. S.R. ENTERPRISE</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
-    <t>Sinking of 02 (two) nos. 250mm x 150mm dia. 360 mtr. deep Tubewell (New) by Direct Rotary Rig Method using P.V.C pipe and pre-packed Resin Bonded Gravel Filter at Tube Well No. - 3 for each zone of Augmentation of Deuli (Zone - I &amp; II) W/S Scheme, Block - Canning-II under Canning Sub Division of Alipore Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>ELECTROMECH</t>
+    <t>Improvement of outdoor illumination arrangement with allied works at Pump House-2 (Zone-II) of Aug of Deuli water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15088)</t>
+  </si>
+  <si>
+    <t>ORD/001961/2024-2025</t>
+  </si>
+  <si>
+    <t>1405/SMSD</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>18/10/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Pump House-1 (Zone-I) of Aug of Deuli water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15088)</t>
+  </si>
+  <si>
+    <t>ORD/001962/2024-2025</t>
+  </si>
+  <si>
+    <t>1627/SMSD</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; fixing main switch &amp; Bus Bar at Pump House-1, 2 (Zone-I, II) of Aug of Deuli water supply sche under SMD,PHE Dte. (Block-Canning-II) (SM/15088)</t>
+  </si>
+  <si>
+    <t>ORD/001963/2024-2025</t>
+  </si>
+  <si>
+    <t>1625/SMSD</t>
+  </si>
+  <si>
+    <t>ORD/000243/2024-2025</t>
   </si>
   <si>
     <t>Quotation for new service( power) connection at Deuli Zone-II PH-3 Water supply scheme under Canning-II block. Reference ID:-106579689, Application No :-1007690738</t>
   </si>
   <si>
     <t>BILL/00374/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-97</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service( power) connection at Deuli Zone-I PH-3 Water supply scheme under Canning-II block. Reference ID:-106676154, Application No :-1007943446</t>
   </si>
   <si>
     <t>BILL/01365/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-294</t>
   </si>
   <si>
     <t>22/08/2024</t>
-  </si>
-[...106 lines deleted...]
-    <t>1625/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -954,1157 +954,1157 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>106.44</v>
+        <v>3.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.62</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>105.02</v>
+        <v>4.81</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.6</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>3.85</v>
+        <v>22.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.45</v>
+        <v>10.23</v>
       </c>
       <c r="R5" s="4">
-        <v>63.62</v>
+        <v>46.04</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.81</v>
+        <v>236.64</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.6</v>
+        <v>96.12</v>
       </c>
       <c r="R6" s="4">
-        <v>95.6</v>
+        <v>40.62</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>2.3</v>
+        <v>106.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.3</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>117.02</v>
+        <v>105.02</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.78</v>
+        <v>19.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>0</v>
+        <v>7.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="4" t="s">
-        <v>71</v>
+      <c r="R10" s="4">
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>39.19</v>
       </c>
       <c r="Q11" s="4">
         <v>23.05</v>
       </c>
       <c r="R11" s="4">
         <v>58.81</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>7.29</v>
+        <v>2.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.3</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>8.18</v>
+        <v>117.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>22.21</v>
+        <v>0.78</v>
       </c>
       <c r="Q14" s="4">
-        <v>10.23</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>46.04</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>236.64</v>
+        <v>0</v>
       </c>
       <c r="Q15" s="4">
-        <v>96.12</v>
-[...2 lines deleted...]
-        <v>40.62</v>
+        <v>0</v>
+      </c>
+      <c r="R15" s="4" t="s">
+        <v>99</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="P16" s="4">
         <v>0.92</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>45</v>
       </c>
       <c r="P17" s="4">
-        <v>7.09</v>
+        <v>0.92</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="P18" s="4">
-        <v>2.97</v>
+        <v>0.59</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="P19" s="4">
-        <v>19.99</v>
+        <v>2.97</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="M20" s="4" t="s">
+      <c r="N20" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>0.92</v>
+        <v>7.29</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="L21" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>0.59</v>
+        <v>8.18</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>686.19</v>