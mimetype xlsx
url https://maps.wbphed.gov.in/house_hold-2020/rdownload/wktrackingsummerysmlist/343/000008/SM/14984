--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -188,51 +188,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000462/2023-2024</t>
   </si>
   <si>
     <t>4761/AD</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Ramdebpur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001212/2023-2024</t>
   </si>
   <si>
     <t>3869/AD</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
-    <t>09/12/2023</t>
+    <t>01/11/2025</t>
   </si>
   <si>
     <t>SOMNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Ramdebpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/001722/2022-2023</t>
   </si>
   <si>
     <t>11748/AD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>07/04/2023</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION (NEW)</t>
   </si>
   <si>
     <t>Making and fixing of permanent display board at headwork site of Bhajna, Dakshin Madhusudanpur, Ramdebpur, Dakshin Gangadharpur, Gayadham, Indraprastha PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
   </si>
@@ -300,50 +300,62 @@
     <t>364/SMD</t>
   </si>
   <si>
     <t>10/02/2023</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>KAMAKHYA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, pile and pile cap for OHR etc. at Ramdebpur W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/14984)</t>
   </si>
   <si>
     <t>ORD/002590/2024-2025</t>
   </si>
   <si>
     <t>922/AD</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>Additional Work related to Supply &amp; delivery of Submersible pumping machinery along with allied accessories at PH-1 &amp; 2 of Ramdevpur W/S Schemes under South 24-Pgs Mechanical Division, PHE Dte. [Block-Pathar Pratima]</t>
+  </si>
+  <si>
+    <t>ORD/000360/2024-2025</t>
+  </si>
+  <si>
+    <t>2656/SMD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1019,54 +1031,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>2.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1200,54 +1212,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>9.47</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.61</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>69.77</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1263,54 +1275,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>38.59</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>35.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.73</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1326,54 +1338,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>0.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>16.65</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1643,87 +1655,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="4">
         <v>60.06</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P16" s="4">
+        <v>16.86</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>389.75</v>
+      </c>
+      <c r="P17" s="8">
+        <v>44.41</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>11.39</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>