--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -188,51 +188,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000462/2023-2024</t>
   </si>
   <si>
     <t>4761/AD</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Ramdebpur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001212/2023-2024</t>
   </si>
   <si>
     <t>3869/AD</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
-    <t>01/11/2025</t>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>SOMNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Ramdebpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/001722/2022-2023</t>
   </si>
   <si>
     <t>11748/AD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>07/04/2023</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION (NEW)</t>
   </si>
   <si>
     <t>Making and fixing of permanent display board at headwork site of Bhajna, Dakshin Madhusudanpur, Ramdebpur, Dakshin Gangadharpur, Gayadham, Indraprastha PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
   </si>