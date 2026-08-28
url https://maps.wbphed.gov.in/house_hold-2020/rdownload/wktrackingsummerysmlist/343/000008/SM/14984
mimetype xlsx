--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -92,270 +92,270 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Patharpratima</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED WATER SUPPLY SCHEME FOR RAMDEBPUR UNDER ALIPORE DIVISION, PHE DTE, BLOCK-PATHARPRATIMA, DISTRICT-SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>SM/14984</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (Ramdebpur PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Patharpratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001788/2022-2023</t>
+  </si>
+  <si>
+    <t>3694/AD</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Ramdebpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000871/2022-2023</t>
+  </si>
+  <si>
+    <t>364/SMD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>KAMAKHYA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of 100 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Ramdebpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 766]</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000265/2023-2024</t>
   </si>
   <si>
     <t>3828/AD</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
-    <t>02/09/2024</t>
+    <t>02/11/2025</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Ramdebpur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001060/2023-2024</t>
   </si>
   <si>
     <t>3386/AD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>25/11/2023</t>
   </si>
   <si>
     <t>DEB ASSOCIATE</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (Ramdebpur PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Patharpratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Ramdebpur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001212/2023-2024</t>
+  </si>
+  <si>
+    <t>3869/AD</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SOMNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Ramdebpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/001722/2022-2023</t>
+  </si>
+  <si>
+    <t>11748/AD</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>07/04/2023</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION (NEW)</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Bhajna, Dakshin Madhusudanpur, Ramdebpur, Dakshin Gangadharpur, Gayadham, Indraprastha PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002089/2023-2024</t>
+  </si>
+  <si>
+    <t>921/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000117/2023-2024</t>
   </si>
   <si>
     <t>653/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000462/2023-2024</t>
   </si>
   <si>
     <t>4761/AD</t>
   </si>
   <si>
-    <t>19/12/2023</t>
-[...50 lines deleted...]
-    <t>M/S B. ENTERPRISE</t>
+    <t>Additional Work related to Supply &amp; delivery of Submersible pumping machinery along with allied accessories at PH-1 &amp; 2 of Ramdevpur W/S Schemes under South 24-Pgs Mechanical Division, PHE Dte. [Block-Pathar Pratima]</t>
+  </si>
+  <si>
+    <t>ORD/000360/2024-2025</t>
+  </si>
+  <si>
+    <t>2656/SMD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
   </si>
   <si>
     <t>RTOR000573/2023-2024</t>
   </si>
   <si>
     <t>74/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000958/2023-2024</t>
   </si>
   <si>
     <t>1692/AD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/05691/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-608</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Ramdebpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, pile and pile cap for OHR etc. at Ramdebpur W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/14984)</t>
   </si>
   <si>
     <t>ORD/002590/2024-2025</t>
   </si>
   <si>
     <t>922/AD</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
-  </si>
-[...10 lines deleted...]
-    <t>29/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -887,874 +887,876 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>172.49</v>
+        <v>2.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>27.5</v>
+        <v>18.56</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>2.63</v>
+        <v>172.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.63</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>4.21</v>
+        <v>27.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>20.06</v>
+        <v>9.47</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>69.77</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>9.47</v>
+        <v>38.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.61</v>
+        <v>35.01</v>
       </c>
       <c r="R8" s="4">
-        <v>69.77</v>
+        <v>90.73</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>38.59</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>35.01</v>
+        <v>0.16</v>
       </c>
       <c r="R9" s="4">
-        <v>90.73</v>
+        <v>16.65</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>0.95</v>
+        <v>4.21</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>16.65</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>0.73</v>
+        <v>20.06</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="P12" s="4">
-        <v>7.32</v>
+        <v>16.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="P13" s="4">
-        <v>10.32</v>
+        <v>0.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="P14" s="4">
-        <v>18.56</v>
+        <v>7.32</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>60.06</v>
+        <v>10.32</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" s="4" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="P16" s="4">
-        <v>16.86</v>
+        <v>60.06</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>389.75</v>