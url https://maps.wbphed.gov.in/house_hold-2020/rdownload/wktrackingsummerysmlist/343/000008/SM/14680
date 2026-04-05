--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -263,99 +263,132 @@
   <si>
     <t>RTOR000927/2023-2024</t>
   </si>
   <si>
     <t>1269/AD</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>Payment against "Restoration of Fatepur Falta Road (MDR) 0.3Km-0.6Km, 9.539Km- 10.05, 13.728Km-14.098Km, 14.098Km-14.418Km, 12.683Km-13.728Km &amp; 9nos points: 5.9-6.1Km) under Diamond Harbour Highway Division, PWD damaged caused due to laying of water pipe lines by PHED under Diamond Harbour Sub Division, PHE Dte. in the district of South 24 Pgs" vide Memo no. 1118(W)/618G, Dt. 01.08.2024 of SE, Southern highway Circle P.W.(Roads) Dte. &amp; 9nos</t>
   </si>
   <si>
     <t>BILL/01575/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-890</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, DIAMOND HARBOUR DIVN, P.W.(ROADS) DTE.</t>
   </si>
   <si>
+    <t>Balance works under the Augmentation scheme of Zone-I at Falta block for providing balance pipe lying works, House Hold Tap connection under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002390/2024-2025</t>
+  </si>
+  <si>
+    <t>637/AD</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Balance works under the Augmentation scheme of Zone-V at Falta block for providing balance pipe lying works, House Hold Tap connection under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002256/2024-2025</t>
+  </si>
+  <si>
+    <t>568/AD</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>11/08/2025</t>
+  </si>
+  <si>
+    <t>SAB ENGINEERING WORKS</t>
+  </si>
+  <si>
     <t>Land Development and ICBP within the head works site under Zone-IV at Falta block under Mega Surface Water Based Water Supply Scheme, Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000815/2024-2025</t>
   </si>
   <si>
     <t>4501/AD</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
-    <t>Balance works under the Augmentation scheme of Zone-I at Falta block for providing balance pipe lying works, House Hold Tap connection under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
-[...32 lines deleted...]
-    <t>SAB ENGINEERING WORKS</t>
+    <t>Construction of pipe carrying structure with laying of 100 mm dia. GI Distribution line for crossing of Canal at Kantafuli mouza (Node point 103 to 110) for Providing 100% FHTC under the Augmentation scheme of Falta Zone-IV within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte. (SM/ 14680)</t>
+  </si>
+  <si>
+    <t>ORD/000530/2024-2025</t>
+  </si>
+  <si>
+    <t>3647/AD</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. and 100 mm dia. GI Distribution line for crossing of Bhatheria Canal at Gangadharpur mouza (Node point 297 to 299) for Providing 100% FHTC under the Augmentation scheme of Falta Zone-IV within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District. South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte. (SM/ 14680)</t>
+  </si>
+  <si>
+    <t>ORD/000529/2024-2025</t>
+  </si>
+  <si>
+    <t>3646/AD</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 273 mm dia (OD) MS Distribution line for crossing of Canal at Dholtikari mouza (Node point 10 to 11 ) for Providing 100% FHTC under the Augmentation scheme of Falta Zone-IV within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District.- South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte. (SM/ 14680)</t>
+  </si>
+  <si>
+    <t>ORD/000531/2024-2025</t>
+  </si>
+  <si>
+    <t>3648/AD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +777,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1601,229 +1634,412 @@
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="P15" s="4">
-        <v>25.1</v>
+        <v>23.13</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P16" s="4">
-        <v>23.13</v>
+        <v>29.99</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>58</v>
       </c>
       <c r="P17" s="4">
-        <v>29.99</v>
+        <v>25.1</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P18" s="4">
+        <v>20.24</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P19" s="4">
+        <v>38.41</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P20" s="4">
+        <v>23.17</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>2761.87</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>