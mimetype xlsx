--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -185,51 +185,51 @@
   <si>
     <t>RTOR000430/2023-2024</t>
   </si>
   <si>
     <t>3624/AD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>Augmentation of laying distribution system including construction of 1250 m3 capacity OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone-IV at Falta block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No of FHTC-8074].</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000350/2023-2024</t>
   </si>
   <si>
     <t>1660/AD</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
-    <t>30/09/2024</t>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>S.MISRA INFRADEV PVT. LTD.</t>
   </si>
   <si>
     <t>Laying of additional pipeline, road restoration works etc. under the Augmentation scheme of Zone-IV at Falta block for providing 100% FHTC under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [SM/14680]</t>
   </si>
   <si>
     <t>Junior Engineer 1 DHSD</t>
   </si>
   <si>
     <t>ORD/001305/2024-2025</t>
   </si>
   <si>
     <t>5379/AD</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>Preparation of design, drawing for foundation for the proposed R.C.C. Over Head Reservoir at Zone-IV (OHR Size-1250) of Falta Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
@@ -293,51 +293,51 @@
   <si>
     <t>637/AD</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Balance works under the Augmentation scheme of Zone-V at Falta block for providing balance pipe lying works, House Hold Tap connection under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002256/2024-2025</t>
   </si>
   <si>
     <t>568/AD</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
-    <t>11/08/2025</t>
+    <t>09/11/2025</t>
   </si>
   <si>
     <t>SAB ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Land Development and ICBP within the head works site under Zone-IV at Falta block under Mega Surface Water Based Water Supply Scheme, Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000815/2024-2025</t>
   </si>
   <si>
     <t>4501/AD</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of 100 mm dia. GI Distribution line for crossing of Canal at Kantafuli mouza (Node point 103 to 110) for Providing 100% FHTC under the Augmentation scheme of Falta Zone-IV within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte. (SM/ 14680)</t>
   </si>
   <si>
     <t>ORD/000530/2024-2025</t>
   </si>
@@ -938,54 +938,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.49</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.71</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -997,54 +997,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>0.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1286,54 +1286,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>1874.49</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1422.21</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>75.87</v>
       </c>
       <c r="S9" s="4">
         <v>87</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1408,54 +1408,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>0.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1884,54 +1884,54 @@
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P19" s="4">
         <v>38.41</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>8.14</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>21.19</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -1945,88 +1945,88 @@
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P20" s="4">
         <v>23.17</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>9.09</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>39.24</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>2761.87</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>1444.26</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>52.29</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>