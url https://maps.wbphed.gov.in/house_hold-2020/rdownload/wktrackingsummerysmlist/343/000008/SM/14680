--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -185,51 +185,51 @@
   <si>
     <t>RTOR000430/2023-2024</t>
   </si>
   <si>
     <t>3624/AD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>Augmentation of laying distribution system including construction of 1250 m3 capacity OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone-IV at Falta block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No of FHTC-8074].</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000350/2023-2024</t>
   </si>
   <si>
     <t>1660/AD</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>28/05/2026</t>
   </si>
   <si>
     <t>S.MISRA INFRADEV PVT. LTD.</t>
   </si>
   <si>
     <t>Laying of additional pipeline, road restoration works etc. under the Augmentation scheme of Zone-IV at Falta block for providing 100% FHTC under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [SM/14680]</t>
   </si>
   <si>
     <t>Junior Engineer 1 DHSD</t>
   </si>
   <si>
     <t>ORD/001305/2024-2025</t>
   </si>
   <si>
     <t>5379/AD</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>Preparation of design, drawing for foundation for the proposed R.C.C. Over Head Reservoir at Zone-IV (OHR Size-1250) of Falta Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
@@ -293,51 +293,51 @@
   <si>
     <t>637/AD</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Balance works under the Augmentation scheme of Zone-V at Falta block for providing balance pipe lying works, House Hold Tap connection under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002256/2024-2025</t>
   </si>
   <si>
     <t>568/AD</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
-    <t>09/11/2025</t>
+    <t>24/12/2025</t>
   </si>
   <si>
     <t>SAB ENGINEERING WORKS</t>
   </si>
   <si>
     <t>Land Development and ICBP within the head works site under Zone-IV at Falta block under Mega Surface Water Based Water Supply Scheme, Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000815/2024-2025</t>
   </si>
   <si>
     <t>4501/AD</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of 100 mm dia. GI Distribution line for crossing of Canal at Kantafuli mouza (Node point 103 to 110) for Providing 100% FHTC under the Augmentation scheme of Falta Zone-IV within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte. (SM/ 14680)</t>
   </si>
   <si>
     <t>ORD/000530/2024-2025</t>
   </si>