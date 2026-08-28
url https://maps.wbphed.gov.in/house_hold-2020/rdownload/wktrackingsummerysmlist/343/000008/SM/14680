--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,189 +89,237 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF LAYING DISTRIBUTION SYSTEM INCLUDING OHR WITH ALLIED WORKS TO EXTEND THE BENEFIT OF 100% HOUSEHOLDS BY PROVIDING FHTC UNDER ZONE-IV OF FALTA BLOCK WITHIN 'MEGA SURFACE WATER BASED WATER SUPPLY SCHEME FOR FALTA-MATHURAPUR, DISTRICT-SOUTH 24</t>
   </si>
   <si>
     <t>SM/14680</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Investigation of soil for the proposed 1(one) no. R.C.C. Over Head Reservoir i.e. at Zone-IV (OHR Size-1250) of Falta Block under Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division</t>
+  </si>
+  <si>
+    <t>ORD/000515/2022-2023</t>
+  </si>
+  <si>
+    <t>5536/AD.</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>01/10/2022</t>
+  </si>
+  <si>
+    <t>RAJIB KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotly Piloted Aircraft System/ DGPS / Total Station etc. and detailed design of pipeline by using Watergems Software on the basis of the population density within the Zone-IV of Falta Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Diamond Harbour sub division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001001/2022-2023</t>
   </si>
   <si>
     <t>284/DHSD</t>
   </si>
   <si>
     <t>13/09/2022</t>
   </si>
   <si>
     <t>13/10/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
-    <t>Investigation of soil for the proposed 1(one) no. R.C.C. Over Head Reservoir i.e. at Zone-IV (OHR Size-1250) of Falta Block under Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>RAJIB KUMAR CHAKRABORTY</t>
+    <t>Preparation of design, drawing for foundation for the proposed R.C.C. Over Head Reservoir at Zone-IV (OHR Size-1250) of Falta Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer 2 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/002103/2022-2023</t>
+  </si>
+  <si>
+    <t>344/DHSD</t>
+  </si>
+  <si>
+    <t>18/11/2022</t>
+  </si>
+  <si>
+    <t>25/11/2022</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Augmentation of laying distribution system including construction of 1250 m3 capacity OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone-IV at Falta block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No of FHTC-8074].</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000350/2023-2024</t>
+  </si>
+  <si>
+    <t>1660/AD</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>S.MISRA INFRADEV PVT. LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000136/2022-2023</t>
   </si>
   <si>
     <t>21/AD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000226/2023-2024</t>
   </si>
   <si>
     <t>2189/AD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>RTOR000362/2023-2024</t>
   </si>
   <si>
     <t>3226/AD</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>RTOR000430/2023-2024</t>
   </si>
   <si>
     <t>3624/AD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
-    <t>Augmentation of laying distribution system including construction of 1250 m3 capacity OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone-IV at Falta block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No of FHTC-8074].</t>
-[...19 lines deleted...]
-  <si>
     <t>Laying of additional pipeline, road restoration works etc. under the Augmentation scheme of Zone-IV at Falta block for providing 100% FHTC under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [SM/14680]</t>
   </si>
   <si>
     <t>Junior Engineer 1 DHSD</t>
   </si>
   <si>
     <t>ORD/001305/2024-2025</t>
   </si>
   <si>
     <t>5379/AD</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
-    <t>Preparation of design, drawing for foundation for the proposed R.C.C. Over Head Reservoir at Zone-IV (OHR Size-1250) of Falta Block under ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>ASTER CONSULTANCY</t>
+    <t>Land Development and ICBP within the head works site under Zone-IV at Falta block under Mega Surface Water Based Water Supply Scheme, Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000815/2024-2025</t>
+  </si>
+  <si>
+    <t>4501/AD</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 100 mm dia. GI Distribution line for crossing of Canal at Kantafuli mouza (Node point 103 to 110) for Providing 100% FHTC under the Augmentation scheme of Falta Zone-IV within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte. (SM/ 14680)</t>
+  </si>
+  <si>
+    <t>ORD/000530/2024-2025</t>
+  </si>
+  <si>
+    <t>3647/AD</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>24/10/2024</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 323.9 mm dia. (OD) M.S. and 100 mm dia. GI Distribution line for crossing of Bhatheria Canal at Gangadharpur mouza (Node point 297 to 299) for Providing 100% FHTC under the Augmentation scheme of Falta Zone-IV within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District. South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte. (SM/ 14680)</t>
+  </si>
+  <si>
+    <t>ORD/000529/2024-2025</t>
+  </si>
+  <si>
+    <t>3646/AD</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 273 mm dia (OD) MS Distribution line for crossing of Canal at Dholtikari mouza (Node point 10 to 11 ) for Providing 100% FHTC under the Augmentation scheme of Falta Zone-IV within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District.- South-24 Pgns. under Diamond Harbour Sub- Division of Alipore Division, PHE Dte. (SM/ 14680)</t>
+  </si>
+  <si>
+    <t>ORD/000531/2024-2025</t>
+  </si>
+  <si>
+    <t>3648/AD</t>
   </si>
   <si>
     <t>RTOR000616/2023-2024</t>
   </si>
   <si>
     <t>277/AD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>RTOR000927/2023-2024</t>
   </si>
   <si>
     <t>1269/AD</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>Payment against "Restoration of Fatepur Falta Road (MDR) 0.3Km-0.6Km, 9.539Km- 10.05, 13.728Km-14.098Km, 14.098Km-14.418Km, 12.683Km-13.728Km &amp; 9nos points: 5.9-6.1Km) under Diamond Harbour Highway Division, PWD damaged caused due to laying of water pipe lines by PHED under Diamond Harbour Sub Division, PHE Dte. in the district of South 24 Pgs" vide Memo no. 1118(W)/618G, Dt. 01.08.2024 of SE, Southern highway Circle P.W.(Roads) Dte. &amp; 9nos</t>
   </si>
   <si>
     <t>BILL/01575/2024-2025</t>
   </si>
@@ -297,98 +345,50 @@
     <t>18/02/2025</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Balance works under the Augmentation scheme of Zone-V at Falta block for providing balance pipe lying works, House Hold Tap connection under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/002256/2024-2025</t>
   </si>
   <si>
     <t>568/AD</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>SAB ENGINEERING WORKS</t>
-  </si>
-[...46 lines deleted...]
-    <t>3648/AD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -935,57 +935,57 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>3.72</v>
+        <v>0.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.49</v>
+        <v>0.82</v>
       </c>
       <c r="R3" s="4">
-        <v>93.71</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -994,1008 +994,1008 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.82</v>
+        <v>3.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.82</v>
+        <v>3.49</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>93.71</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>393.9</v>
+        <v>0.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>37.76</v>
+        <v>1874.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1422.21</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>75.87</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>0.21</v>
+        <v>393.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>36.96</v>
+        <v>37.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1874.49</v>
+        <v>0.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>1422.21</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>75.87</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="P10" s="4">
-        <v>152.39</v>
+        <v>36.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="P11" s="4">
-        <v>0.5</v>
+        <v>152.39</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="P12" s="4">
-        <v>12.78</v>
+        <v>25.1</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="P13" s="4">
-        <v>2.48</v>
+        <v>20.24</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="P14" s="4">
-        <v>85.83</v>
+        <v>38.41</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>8.14</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>21.19</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>88</v>
+        <v>51</v>
       </c>
       <c r="P15" s="4">
-        <v>23.13</v>
+        <v>23.17</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>9.09</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>39.24</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="P16" s="4">
-        <v>29.99</v>
+        <v>12.78</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="P17" s="4">
-        <v>25.1</v>
+        <v>2.48</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="P18" s="4">
-        <v>20.24</v>
+        <v>85.83</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="M19" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>38.41</v>
+        <v>23.13</v>
       </c>
       <c r="Q19" s="4">
-        <v>8.14</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>21.19</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="O20" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>23.17</v>
+        <v>29.99</v>
       </c>
       <c r="Q20" s="4">
-        <v>9.09</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>39.24</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>2761.87</v>