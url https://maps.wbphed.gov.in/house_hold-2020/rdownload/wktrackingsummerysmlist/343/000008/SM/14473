--- v0 (2026-01-12)
+++ v1 (2026-04-05)
@@ -161,51 +161,51 @@
   <si>
     <t>RTOR000930/2023-2024</t>
   </si>
   <si>
     <t>1272/AD</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>Additional balance works under the Augmentation scheme of Zone-VIII at Falta block for providing balance pipe lying works, road restoration works etc. under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1 DHSD</t>
   </si>
   <si>
     <t>ORD/001378/2024-2025</t>
   </si>
   <si>
     <t>5523/AD</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
-    <t>23/12/2025</t>
+    <t>06/02/2026</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE (MURSHIDABAD)</t>
   </si>
   <si>
     <t>Balance works under the Augmentation scheme of Zone-VIII at Falta block for providing balance pipe lying works, House Hold Tap connection under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001407/2024-2025</t>
   </si>
   <si>
     <t>5552/AD</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>TANMAY ROY CHOWDHURY</t>
   </si>
   <si>
     <t>Construction of approach WBM Road for Falta Zone-VIIIB OHR site within Mega Surface water-based water supply scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>