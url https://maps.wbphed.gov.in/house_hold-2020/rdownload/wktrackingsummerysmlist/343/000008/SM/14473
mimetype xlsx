--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -161,105 +161,105 @@
   <si>
     <t>RTOR000930/2023-2024</t>
   </si>
   <si>
     <t>1272/AD</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>Additional balance works under the Augmentation scheme of Zone-VIII at Falta block for providing balance pipe lying works, road restoration works etc. under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1 DHSD</t>
   </si>
   <si>
     <t>ORD/001378/2024-2025</t>
   </si>
   <si>
     <t>5523/AD</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>07/05/2026</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE (MURSHIDABAD)</t>
   </si>
   <si>
     <t>Balance works under the Augmentation scheme of Zone-VIII at Falta block for providing balance pipe lying works, House Hold Tap connection under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001407/2024-2025</t>
   </si>
   <si>
     <t>5552/AD</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>TANMAY ROY CHOWDHURY</t>
   </si>
   <si>
     <t>Construction of approach WBM Road for Falta Zone-VIIIB OHR site within Mega Surface water-based water supply scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001022/2024-2025</t>
   </si>
   <si>
     <t>4933/AD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
-    <t>28/11/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>SUBRATA GHOSH</t>
   </si>
   <si>
     <t>Land Development and beautification within the head works site under Zone-VIIIB at Falta block under Mega Surface Water Based Water Supply Scheme, Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000070/2025-2026</t>
   </si>
   <si>
     <t>2259/AD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
-    <t>10/11/2025</t>
+    <t>09/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>