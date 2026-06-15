--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -161,51 +161,51 @@
   <si>
     <t>RTOR000930/2023-2024</t>
   </si>
   <si>
     <t>1272/AD</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>Additional balance works under the Augmentation scheme of Zone-VIII at Falta block for providing balance pipe lying works, road restoration works etc. under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 1 DHSD</t>
   </si>
   <si>
     <t>ORD/001378/2024-2025</t>
   </si>
   <si>
     <t>5523/AD</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
-    <t>07/05/2026</t>
+    <t>21/06/2026</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE (MURSHIDABAD)</t>
   </si>
   <si>
     <t>Balance works under the Augmentation scheme of Zone-VIII at Falta block for providing balance pipe lying works, House Hold Tap connection under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001407/2024-2025</t>
   </si>
   <si>
     <t>5552/AD</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>TANMAY ROY CHOWDHURY</t>
   </si>
   <si>
     <t>Construction of approach WBM Road for Falta Zone-VIIIB OHR site within Mega Surface water-based water supply scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
@@ -215,51 +215,51 @@
   <si>
     <t>4933/AD</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>SUBRATA GHOSH</t>
   </si>
   <si>
     <t>Land Development and beautification within the head works site under Zone-VIIIB at Falta block under Mega Surface Water Based Water Supply Scheme, Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000070/2025-2026</t>
   </si>
   <si>
     <t>2259/AD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
-    <t>09/04/2026</t>
+    <t>09/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>