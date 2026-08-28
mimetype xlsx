--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -128,138 +128,138 @@
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>BIDYUT UDYOG</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000241/2023-2024</t>
   </si>
   <si>
     <t>2780/AD</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Additional balance works under the Augmentation scheme of Zone-VIII at Falta block for providing balance pipe lying works, road restoration works etc. under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 1 DHSD</t>
+  </si>
+  <si>
+    <t>ORD/001378/2024-2025</t>
+  </si>
+  <si>
+    <t>5523/AD</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>19/09/2026</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE (MURSHIDABAD)</t>
+  </si>
+  <si>
+    <t>Balance works under the Augmentation scheme of Zone-VIII at Falta block for providing balance pipe lying works, House Hold Tap connection under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001407/2024-2025</t>
+  </si>
+  <si>
+    <t>5552/AD</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>TANMAY ROY CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction of approach WBM Road for Falta Zone-VIIIB OHR site within Mega Surface water-based water supply scheme for Falta-Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001022/2024-2025</t>
+  </si>
+  <si>
+    <t>4933/AD</t>
+  </si>
+  <si>
+    <t>03/12/2024</t>
+  </si>
+  <si>
+    <t>10/08/2026</t>
+  </si>
+  <si>
+    <t>SUBRATA GHOSH</t>
+  </si>
+  <si>
     <t>RTOR000620/2023-2024</t>
   </si>
   <si>
     <t>281/AD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>RTOR000930/2023-2024</t>
   </si>
   <si>
     <t>1272/AD</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
-    <t>Additional balance works under the Augmentation scheme of Zone-VIII at Falta block for providing balance pipe lying works, road restoration works etc. under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
-[...55 lines deleted...]
-  <si>
     <t>Land Development and beautification within the head works site under Zone-VIIIB at Falta block under Mega Surface Water Based Water Supply Scheme, Dist. South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000070/2025-2026</t>
   </si>
   <si>
     <t>2259/AD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
-    <t>09/05/2026</t>
+    <t>07/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -902,369 +902,369 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>9.06</v>
+        <v>44.51</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>1.24</v>
+        <v>31.11</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>44.51</v>
+        <v>14.19</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>31.11</v>
+        <v>9.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>14.19</v>
+        <v>1.24</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="P10" s="4">
         <v>19.47</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>