--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -113,150 +113,150 @@
   <si>
     <t>Augmentation of laying distribution system including construction of 400 m3 capacity OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone-VIII(A) at Falta block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Diamond Harbour sub division</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000021/2023-2024</t>
   </si>
   <si>
     <t>92/AD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>BIDYUT UDYOG</t>
   </si>
   <si>
+    <t>Augmentation for Providing Functional Household Tap Connection (FHTC) from distribution system in Zone- VII at Falta block under " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.(Phase-II). [No of FHTC-1300].</t>
+  </si>
+  <si>
+    <t>ORD/002051/2022-2023</t>
+  </si>
+  <si>
+    <t>12973/AD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>20/06/2023</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augmentation of laying distribution system to extend the benefit of 100% household by proving Functional Household Tap Connection (FHTC) for leftout areas and construction of platform for existing FHTC with allied works in Zone-VIII of Falta block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur under Diamond Harbour sub- Division of Alipore Division P.H.E Dte. [No of FHTC-700].</t>
+  </si>
+  <si>
+    <t>ORD/000013/2023-2024</t>
+  </si>
+  <si>
+    <t>04/AD</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>03/07/2023</t>
+  </si>
+  <si>
+    <t>TANMAY ROY CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Augmentation of laying distribution system including construction of 600 m3 capacity OHR to extend the benefit of 100% household by Providing Functional Household Tap Connection (FHTC) from distribution system in Zone-VIII(B) at Falta block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000304/2023-2024</t>
+  </si>
+  <si>
+    <t>1507/AD</t>
+  </si>
+  <si>
+    <t>15/07/2023</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>SUBRATA GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000135/2022-2023</t>
   </si>
   <si>
     <t>22/AD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000187/2023-2024</t>
   </si>
   <si>
     <t>1277/AD</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
-    <t>Augmentation for Providing Functional Household Tap Connection (FHTC) from distribution system in Zone- VII at Falta block under " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.(Phase-II). [No of FHTC-1300].</t>
-[...14 lines deleted...]
-    <t>SUPRITI ENTERPRISE</t>
+    <t>Payment for "Restoration of Fatepur Falta Road (MDR) (various chainage 465.5 mtr. , damaged caused due to laying of water pipelines by PHED under Diamond Harbour Sub Division in the District of South 24 Pgs" - Vide memo no. 1347(W)/681G, dated 02.11.2023 of Superintending Engineer, Southern Circle, P.W.Dte.,</t>
+  </si>
+  <si>
+    <t>BILL/01189/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-559</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGNEER, DIAMOND HARBOUR DIVN, P.W.(ROADS) DEPTT.</t>
   </si>
   <si>
     <t>Payment for "Restoration of Fatepur Falta Road (MDR) near Panchloki to Basulat Battala, damaged caused due to laying of water pipelines by PHED under Diamond Harbour Sub Division in the District of South 24 Pgs" - Vide memo no. 1347(W)/681G, dated 02.11.2023 of Superintending Engineer, Southern Circle, P.W.Dte.</t>
   </si>
   <si>
     <t>BILL/01188/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-558</t>
-  </si>
-[...49 lines deleted...]
-    <t>SUBRATA GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -844,463 +844,463 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>101.08</v>
+        <v>106.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>59.72</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>55.98</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>101.08</v>
+        <v>169.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>99.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>58.53</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>106.69</v>
+        <v>285.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>10.42</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>0.94</v>
+        <v>101.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>28</v>
+        <v>101.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>169.17</v>
+        <v>28</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>285.95</v>
+        <v>0.94</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>988.95</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>188.54</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>19.06</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>