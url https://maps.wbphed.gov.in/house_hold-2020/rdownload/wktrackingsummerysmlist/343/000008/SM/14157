--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -354,50 +354,65 @@
     <t>2739/AD</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>25/08/2024</t>
   </si>
   <si>
     <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at Head Work Site of Harwood Point W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/14157)</t>
   </si>
   <si>
     <t>ORD/003052/2024-2025</t>
   </si>
   <si>
     <t>4087/AD</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>GARAI INFRA PROJECT</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st Tubewell Site of Harwood Point W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001152/2024-2025</t>
+  </si>
+  <si>
+    <t>2863/AD</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>SHREE J M CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1888,87 +1903,150 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P18" s="4">
         <v>19.96</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P19" s="4">
+        <v>20.39</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>953.89</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>