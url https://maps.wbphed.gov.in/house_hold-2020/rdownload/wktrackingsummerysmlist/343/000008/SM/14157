--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -293,93 +293,63 @@
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RTOR000816/2023-2024</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>Release of fund to PWD towards road restoration work.</t>
   </si>
   <si>
     <t>BILL/00939/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-438</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, 24 PGS. HIGHWAY DIVN, P.W.(ROADS) DEPTT.</t>
   </si>
   <si>
-    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Hardwood Point Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 2040]</t>
-[...28 lines deleted...]
-  <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, Pile and Pile Cap for OHR etc at Hardwood Point PWSS, Block -Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/14157)</t>
   </si>
   <si>
     <t>ORD/000334/2024-2025</t>
   </si>
   <si>
     <t>2739/AD</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
-    <t>25/08/2024</t>
+    <t>02/05/2025</t>
   </si>
   <si>
     <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at Head Work Site of Harwood Point W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/14157)</t>
   </si>
   <si>
     <t>ORD/003052/2024-2025</t>
   </si>
   <si>
     <t>4087/AD</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>GARAI INFRA PROJECT</t>
   </si>
   <si>
     <t>Continuation Work Order for Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st Tubewell Site of Harwood Point W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001152/2024-2025</t>
   </si>
@@ -801,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1090,54 +1060,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>8.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.62</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1334,54 +1304,54 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>27.68</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>31.95</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1460,54 +1430,54 @@
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>0.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1697,356 +1667,230 @@
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P15" s="4">
-        <v>167.97</v>
+        <v>138.26</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>366.95</v>
+        <v>19.96</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>107</v>
+        <v>61</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="P17" s="4">
-        <v>138.26</v>
+        <v>20.39</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...29 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="A18" s="7" t="s">
         <v>109</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>418.97</v>
+      </c>
+      <c r="P18" s="8">
+        <v>17.95</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>4.28</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>