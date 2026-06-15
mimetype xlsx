--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -339,50 +339,80 @@
     <t>4087/AD</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>GARAI INFRA PROJECT</t>
   </si>
   <si>
     <t>Continuation Work Order for Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st Tubewell Site of Harwood Point W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001152/2024-2025</t>
   </si>
   <si>
     <t>2863/AD</t>
   </si>
   <si>
     <t>06/07/2024</t>
   </si>
   <si>
     <t>SHREE J M CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Hardwood Point Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 2040]</t>
+  </si>
+  <si>
+    <t>ORD/001864/2022-2023</t>
+  </si>
+  <si>
+    <t>12417/AD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
+    <t>Construction of 450 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Hardwood Point Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 1500 ]</t>
+  </si>
+  <si>
+    <t>ORD/002029/2022-2023</t>
+  </si>
+  <si>
+    <t>12996/AD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>05/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1810,87 +1840,213 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P17" s="4">
         <v>20.39</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P18" s="4">
+        <v>167.97</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>41.06</v>
+      </c>
+      <c r="R18" s="4">
+        <v>24.45</v>
+      </c>
+      <c r="S18" s="4">
+        <v>52</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P19" s="4">
+        <v>366.95</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>94.62</v>
+      </c>
+      <c r="R19" s="4">
+        <v>25.79</v>
+      </c>
+      <c r="S19" s="4">
+        <v>52</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>953.89</v>
+      </c>
+      <c r="P20" s="8">
+        <v>153.63</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>16.11</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>