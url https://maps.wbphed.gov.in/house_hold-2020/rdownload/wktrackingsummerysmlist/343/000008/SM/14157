--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,339 +80,339 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Kakdwip</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED HARDWOOD POINT PIPE WATER SUPPLY SCHEME UNDER ALIPORE DIVISION, BLOCK-KAKDWIP,DISTRICT - SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>SM/14157</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (Hardwood Point PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001783/2022-2023</t>
+  </si>
+  <si>
+    <t>3692/AD</t>
+  </si>
+  <si>
+    <t>02/08/2022</t>
+  </si>
+  <si>
+    <t>16/09/2022</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Hardwood Point Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 2040]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001864/2022-2023</t>
+  </si>
+  <si>
+    <t>12417/AD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>M/S SAMADDAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>GROUND WATER BASED HARDWOOD POINT PIPE WATER SUPPLY SCHEME UNDER ALIPORE DIVISION, BLOCK-KAKDWIP,DISTRICT - SOUTH 24 PARGANAS</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3, of Harwood Point water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kakdwip]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000806/2022-2023</t>
   </si>
   <si>
     <t>269/SMD</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>01/05/2023</t>
   </si>
   <si>
     <t>M/S. DILIP MITRA</t>
   </si>
   <si>
-    <t>Alipore Division</t>
+    <t>Construction of 450 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Hardwood Point Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 1500 ]</t>
+  </si>
+  <si>
+    <t>ORD/002029/2022-2023</t>
+  </si>
+  <si>
+    <t>12996/AD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>05/07/2026</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 3rd Tubewell Site of Harwood Point W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000958/2023-2024</t>
   </si>
   <si>
     <t>2990/AD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>FORTUNE ENGINEERING</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (Hardwood Point PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>LEMNISCATE</t>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Harwood Point W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000957/2023-2024</t>
+  </si>
+  <si>
+    <t>2989/AD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 450 cum. capacity OHR of Hardwood Point PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002066/2023-2024</t>
+  </si>
+  <si>
+    <t>761(A)/KSD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Hardwood Point, Ganeshpur Kalinagar Zone - I &amp; II, Kashinagar, Srinagar Zone - I &amp; II PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002145/2023-2024</t>
+  </si>
+  <si>
+    <t>945/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000124/2023-2024</t>
   </si>
   <si>
     <t>661/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000455/2023-2024</t>
   </si>
   <si>
     <t>4719/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
+    <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, Pile and Pile Cap for OHR etc at Hardwood Point PWSS, Block -Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/14157)</t>
+  </si>
+  <si>
+    <t>ORD/000334/2024-2025</t>
+  </si>
+  <si>
+    <t>2739/AD</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Harwood Point W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_4, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000399/2024-2025</t>
   </si>
   <si>
     <t>3182/AD</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>M/S D.D. INFRASTRUCTURE</t>
   </si>
   <si>
-    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Harwood Point W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
-[...53 lines deleted...]
-    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+    <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at Head Work Site of Harwood Point W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/14157)</t>
+  </si>
+  <si>
+    <t>ORD/003052/2024-2025</t>
+  </si>
+  <si>
+    <t>4087/AD</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>GARAI INFRA PROJECT</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st Tubewell Site of Harwood Point W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001152/2024-2025</t>
+  </si>
+  <si>
+    <t>2863/AD</t>
+  </si>
+  <si>
+    <t>06/07/2024</t>
+  </si>
+  <si>
+    <t>SHREE J M CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000994/2023-2024</t>
   </si>
   <si>
     <t>1787/AD</t>
   </si>
   <si>
     <t>27/03/2024</t>
   </si>
   <si>
     <t>RTOR000816/2023-2024</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>Release of fund to PWD towards road restoration work.</t>
   </si>
   <si>
     <t>BILL/00939/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-438</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGNEER, 24 PGS. HIGHWAY DIVN, P.W.(ROADS) DEPTT.</t>
-  </si>
-[...76 lines deleted...]
-    <t>05/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -963,1046 +963,1046 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>33.71</v>
+        <v>8.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>9.53</v>
+        <v>167.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>41.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>24.45</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>8.62</v>
+        <v>33.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.62</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="P6" s="4">
-        <v>19.45</v>
+        <v>366.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>94.62</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>25.79</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>89.99</v>
+        <v>9.53</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="P8" s="4">
-        <v>9.03</v>
+        <v>27.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>31.95</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>27.68</v>
+        <v>0.49</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.84</v>
+        <v>0.49</v>
       </c>
       <c r="R9" s="4">
-        <v>31.95</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>0.94</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>0.49</v>
+        <v>19.45</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.49</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>6.44</v>
+        <v>89.99</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="P13" s="4">
-        <v>3.49</v>
+        <v>138.26</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>31.01</v>
+        <v>9.03</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>138.26</v>
+        <v>19.96</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>19.96</v>
+        <v>20.39</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="P17" s="4">
-        <v>20.39</v>
+        <v>6.44</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="P18" s="4">
-        <v>167.97</v>
+        <v>3.49</v>
       </c>
       <c r="Q18" s="4">
-        <v>41.06</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>24.45</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>366.95</v>
+        <v>31.01</v>
       </c>
       <c r="Q19" s="4">
-        <v>94.62</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>25.79</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>953.89</v>