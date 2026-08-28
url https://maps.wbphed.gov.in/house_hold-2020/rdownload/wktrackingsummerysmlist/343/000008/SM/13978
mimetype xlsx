--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,153 +80,153 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Kakdwip</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED MINI PIPED WATER SUPPLY SCHEME FOR GOBINDPUR UNDER ALIPORE DIVISION, BLOCK-KAKDWIP,DISTRICT - SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>SM/13978</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (GOBINDPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001342/2022-2023</t>
+  </si>
+  <si>
+    <t>3800/AD</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>GROUND WATER BASED MINI PIPED WATER SUPPLY SCHEME FOR GOBINDPUR UNDER ALIPORE DIVISION, BLOCK-KAKDWIP,DISTRICT - SOUTH 24 PARGANAS</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Gobindapur Mini piped water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kakdwip]</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000601/2022-2023</t>
   </si>
   <si>
     <t>678/SMD</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>M/S. SABITRI ENTERPRISE</t>
   </si>
   <si>
-    <t>Alipore Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying distribution system, construction of 01 no. pump house size 5.40mtr. x 3.60 mtr., Functional Household Tap Connection (FHTC) to all households including O &amp; M of Laying distribution &amp; FHTC for 1 year after completion of FHTC works for Gobindapur Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Juniour Engineer_2, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001425/2023-2024</t>
   </si>
   <si>
     <t>4604/AD</t>
   </si>
   <si>
     <t>14/12/2023</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>M/S. LOKNATH CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 01 No. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter for Gobindapur W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4, Raidghi Sub Division</t>
   </si>
   <si>
     <t>ORD/001314/2022-2023</t>
   </si>
   <si>
     <t>9897/AD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>M/S NAIYA &amp; MAITY</t>
-  </si>
-[...19 lines deleted...]
-    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 1st Tubewell Site of Gobindapur W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 4, Raidghi Sub Division,Juniour Engineer_2, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001160/2023-2024</t>
   </si>
   <si>
     <t>3722/AD</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/12/2023</t>
   </si>
   <si>
     <t>NEPAL CHANDRA PRADHAN</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
@@ -813,60 +813,60 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>8.93</v>
+        <v>0.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -876,267 +876,267 @@
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>62.37</v>
+        <v>8.93</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>19.06</v>
+        <v>62.37</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>0.6</v>
+        <v>19.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.07</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.57</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P7" s="4">
         <v>9.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
@@ -1161,54 +1161,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>101.97</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>27.11</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>26.58</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>