--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -80,300 +80,300 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Patharpratima</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED WATER SUPPLY SCHEME FOR DAKSHIN MADHUSUDANPUR UNDER ALIPORE DIVISION, BLOCK-PATAHRPRATIMA,DISTRICT - SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>SM/13977</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Dakshin Madhusudanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000384/2022-2023</t>
+  </si>
+  <si>
+    <t>3787/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
     <t>Alipore Division</t>
   </si>
   <si>
-    <t>GROUND WATER BASED WATER SUPPLY SCHEME FOR DAKSHIN MADHUSUDANPUR UNDER ALIPORE DIVISION, BLOCK-PATAHRPRATIMA,DISTRICT - SOUTH 24 PARGANAS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (DAKSHIN MADHUSUDANPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001328/2022-2023</t>
+  </si>
+  <si>
+    <t>3312/AD</t>
+  </si>
+  <si>
+    <t>20/07/2022</t>
+  </si>
+  <si>
+    <t>03/09/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of 200 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Dakshin Madhusudanpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC=1664]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001757/2022-2023</t>
+  </si>
+  <si>
+    <t>11556/AD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>MONDAL CONSTRUCTION NEW</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Dakshin Madhusudanpur W/S scheme, Block- Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001057/2023-2024</t>
   </si>
   <si>
     <t>3376/AD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>25/11/2023</t>
   </si>
   <si>
     <t>M/S ANNAPURNA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Dakshin Madhusudanpur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001058/2023-2024</t>
   </si>
   <si>
     <t>3377/AD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>M/S BABUSONA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Dakshin Madhusudanpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/001721/2022-2023</t>
   </si>
   <si>
     <t>11747/AD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>07/04/2023</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION (NEW)</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (DAKSHIN MADHUSUDANPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Dakshin Madhusudanpur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000965/2023-2024</t>
   </si>
   <si>
     <t>288(I)/KSD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>22/07/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Bhajna, Dakshin Madhusudanpur, Ramdebpur, Dakshin Gangadharpur, Gayadham, Indraprastha PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002089/2023-2024</t>
+  </si>
+  <si>
+    <t>921/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000105/2023-2024</t>
   </si>
   <si>
     <t>641/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000502/2023-2024</t>
   </si>
   <si>
     <t>4959/AD</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01117/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-159</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Dakshin Madhusudanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, Pile and Pile Cap for OHR etc at Dakshin Madhusudanpur PWSS, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/13977)</t>
   </si>
   <si>
     <t>ORD/000447/2024-2025</t>
   </si>
   <si>
     <t>3324/AD</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
-    <t>MONDAL CONSTRUCTION NEW</t>
-[...19 lines deleted...]
-  <si>
     <t>Additional Work related to Supply &amp; delivery of Submersible pumping machinery along with allied accessories at PH-1 &amp; 2 of Dakshin Madhusudanpur W/S Schemes under South 24-Pgs Mechanical Division, PHE Dte. [Block-Pathar Pratima]</t>
   </si>
   <si>
     <t>ORD/001902/2023-2024</t>
   </si>
   <si>
     <t>1187/SMD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>RTOR000953/2023-2024</t>
   </si>
   <si>
     <t>1687/AD</t>
   </si>
   <si>
     <t>RTOR000759/2023-2024</t>
   </si>
   <si>
     <t>594/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>28/07/2026</t>
   </si>
   <si>
     <t>Hiring of Maxi Cab (BS-III &amp; above) having contract carriage permit along with driver under JJM for the office of the Executive Engineer, South 24-Pgs Mechanical Division,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>ORD/000758/2025-2026</t>
   </si>
   <si>
     <t>1419-AE-II-SMD</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>UJJAL SAHA</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH-2 of Dakshin Madhusudanpur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte.(SM/13977)</t>
   </si>
@@ -950,1157 +950,1157 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.54</v>
+        <v>19.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>20.65</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>9.48</v>
+        <v>3.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>38.58</v>
+        <v>299.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>97.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>32.59</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>3.9</v>
+        <v>27.54</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>0.49</v>
+        <v>9.48</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>9.14</v>
+        <v>38.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>35.89</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>93.03</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>17.94</v>
+        <v>0.49</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>6.64</v>
+        <v>0.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>16.68</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>19.24</v>
+        <v>9.14</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>102.17</v>
+        <v>17.94</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>0.95</v>
+        <v>6.64</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="P14" s="4">
-        <v>21.03</v>
+        <v>102.17</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="P15" s="4">
-        <v>9.35</v>
+        <v>21.03</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>20.23</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>96.22</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="P16" s="4">
-        <v>1.64</v>
+        <v>9.35</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="P17" s="4">
-        <v>299.31</v>
+        <v>1.64</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>107</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
         <v>0.86</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>107</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="P19" s="4">
         <v>0.67</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>107</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="P20" s="4">
         <v>0.67</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>569.6</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>162.2</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>28.48</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>