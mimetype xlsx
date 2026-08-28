--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -119,249 +119,249 @@
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000437/2022-2023</t>
   </si>
   <si>
     <t>3833/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>M/S. G.P ENTERPRISE</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (RAMGOPALPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001343/2022-2023</t>
+  </si>
+  <si>
+    <t>3801/AD</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>19/09/2022</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. (2 nos.), 250 cum. (1 no.), 200 cum. (02 nos.) and 150 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 12 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Uttar Kashiabad, Dakshin Kashiabad, Manmathapur, Ramgopalpur, Mrinalnagar and Bhubannagar Water Supply Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No of FHTC= 12945]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division,Juniour Engineer_4, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000052/2023-2024</t>
+  </si>
+  <si>
+    <t>122/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>GARGO TRADERS</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Ramgopalpur W/S scheme, Block : Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000952/2023-2024</t>
   </si>
   <si>
     <t>2984/AD</t>
   </si>
   <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>TIYASHA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Ramgopalpur W/S scheme, Block - Kakdwip under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000953/2023-2024</t>
   </si>
   <si>
     <t>2985/AD</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>BHABASANKAR NAYAK</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (RAMGOPALPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Trial bore (1 no.) of 100mm dia depth up to 450 mtr for Sinking of 250mm x 150mm dia. deep Tubewell by D.R. Rig method at Head Work Site of Ramgopalpur W/S Scheme under JJM, Block - Kakdwip under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/001006/2023-2024</t>
   </si>
   <si>
     <t>511/KSD</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>S.K.GOLUI</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Harendranagar, Ramgopalpur, Uttar Kashiabad, Dakshin Kashiabad, Thangara, Nebutala PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_2, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002140/2023-2024</t>
+  </si>
+  <si>
+    <t>940/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Ramgopalpur W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001312/2022-2023</t>
+  </si>
+  <si>
+    <t>9895/AD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>KHAIRUL BASAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000122/2023-2024</t>
   </si>
   <si>
     <t>657/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000448/2023-2024</t>
   </si>
   <si>
     <t>4714/AD</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01719/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-195</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Harendranagar, Ramgopalpur, Uttar Kashiabad, Dakshin Kashiabad, Thangara, Nebutala PWSS under JJM at Kakdwip Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...19 lines deleted...]
-  <si>
     <t>Sinking of 01 No. 200mm x 100mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st Tubewell Site of Ramgopalpur W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13976)</t>
   </si>
   <si>
     <t>ORD/000596/2024-2025</t>
   </si>
   <si>
     <t>4062/AD</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
-    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Ramgopalpur W/S Scheme, Block - Kakdwip for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000815/2023-2024</t>
   </si>
   <si>
     <t>660/AD</t>
   </si>
   <si>
     <t>30/01/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>GARGO TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -975,766 +975,766 @@
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>27.65</v>
+        <v>4.32</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.32</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>9.52</v>
+        <v>2798.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>204.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>7.31</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>4.32</v>
+        <v>27.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>2.73</v>
+        <v>9.52</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>9.53</v>
+        <v>2.73</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.73</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>26.47</v>
+        <v>0.94</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>16.66</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="P10" s="4">
-        <v>4.97</v>
+        <v>38.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>12.86</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="P11" s="4">
-        <v>0.94</v>
+        <v>9.53</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>15.8</v>
+        <v>26.47</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>38.55</v>
+        <v>4.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>94</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P14" s="4">
-        <v>1.71</v>
+        <v>15.8</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.22</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>26.72</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="P15" s="4">
-        <v>2798.35</v>
+        <v>1.71</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>2959.74</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>220.97</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>7.47</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>