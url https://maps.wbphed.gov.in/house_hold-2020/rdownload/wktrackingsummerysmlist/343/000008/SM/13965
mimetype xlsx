--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -332,105 +332,123 @@
   <si>
     <t>ORD/001898/2023-2024</t>
   </si>
   <si>
     <t>1183/SMD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>S.K. ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000757/2023-2024</t>
   </si>
   <si>
     <t>592/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
-    <t>Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along 02 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Satyadaspur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 1486]</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply &amp; delivery of Electrical accessories with allied items at PH No-2 of Satyadaspur W/S Scheme under South 24pgs Mechanical Division, PHE. Dte. (SM/13965)</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>ORD/000754/2025-2026</t>
   </si>
   <si>
     <t>304-AE-II-SMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>Supply &amp; delivery of Electrical accessories with allied items at PH No-1 of Satyadaspur W/S Scheme under South 24pgs Mechanical Division, PHE. Dte. (SM/13965)</t>
   </si>
   <si>
     <t>ORD/000755/2025-2026</t>
   </si>
   <si>
     <t>303-AE-II-SMD</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Satyadaspur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
   <si>
     <t>ORD/000369/2022-2023</t>
   </si>
   <si>
     <t>3773/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Satyadaspur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002152/2023-2024</t>
+  </si>
+  <si>
+    <t>799/AD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>NARAYAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Approach Road with Box Culvert and Allied works at Satyadaspur Water Supply OHR Site, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13965) (Part-I)</t>
+  </si>
+  <si>
+    <t>ORD/000902/2024-2025</t>
+  </si>
+  <si>
+    <t>4751/AD</t>
+  </si>
+  <si>
+    <t>23/11/2024</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,51 +837,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1807,329 +1825,392 @@
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>27</v>
+        <v>107</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>40</v>
+        <v>97</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>50</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>395.93</v>
+        <v>0.55</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P18" s="4">
         <v>0.55</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>112</v>
+        <v>96</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P19" s="4">
-        <v>0.55</v>
+        <v>19.67</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>96</v>
+        <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>97</v>
+        <v>40</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="P20" s="4">
-        <v>19.67</v>
+        <v>11.58</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P21" s="4">
+        <v>27.02</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>325.72</v>
+      </c>
+      <c r="P22" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>0</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>