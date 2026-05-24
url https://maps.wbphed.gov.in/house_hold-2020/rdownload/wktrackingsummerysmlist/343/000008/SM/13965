--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -1061,54 +1061,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1124,54 +1124,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>49.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>32.18</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>65.44</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1187,54 +1187,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>52.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>52.88</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1250,54 +1250,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1313,54 +1313,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>3.37</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1616,54 +1616,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>0.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>24.99</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1679,54 +1679,54 @@
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="4">
         <v>30.53</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>23.84</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>78.08</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1742,54 +1742,54 @@
       <c r="I15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>21.68</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>20.77</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>95.81</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1990,54 +1990,54 @@
       <c r="I19" s="13" t="s">
         <v>96</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P19" s="4">
         <v>19.67</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>3.98</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>20.25</v>
       </c>
       <c r="S19" s="4">
         <v>30</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
@@ -2053,54 +2053,54 @@
       <c r="I20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P20" s="4">
         <v>11.58</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>8.02</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>69.22</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
@@ -2150,54 +2150,54 @@
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>325.72</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>150.71</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>46.27</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>