--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -405,50 +405,65 @@
     <t>799/AD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>NARAYAN ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Approach Road with Box Culvert and Allied works at Satyadaspur Water Supply OHR Site, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13965) (Part-I)</t>
   </si>
   <si>
     <t>ORD/000902/2024-2025</t>
   </si>
   <si>
     <t>4751/AD</t>
   </si>
   <si>
     <t>23/11/2024</t>
   </si>
   <si>
     <t>24/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along 02 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Satyadaspur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 1486]</t>
+  </si>
+  <si>
+    <t>ORD/001499/2022-2023</t>
+  </si>
+  <si>
+    <t>10989/AD</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -837,51 +852,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2130,87 +2145,150 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P21" s="4">
         <v>27.02</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P22" s="4">
+        <v>395.93</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>357.35</v>
+      </c>
+      <c r="R22" s="4">
+        <v>90.26</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>721.65</v>
+      </c>
+      <c r="P23" s="8">
+        <v>508.06</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>70.4</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>