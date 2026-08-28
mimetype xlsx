--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -80,390 +80,390 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Patharpratima</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR SATYADASPUR , UNDER ALIPORE DIVISION, BLOCK : PATHARPRATIMA, DISTRICT : SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>SM/13965</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Satyadaspur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000369/2022-2023</t>
+  </si>
+  <si>
+    <t>3773/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>S.K. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Alipore Division</t>
   </si>
   <si>
-    <t>GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR SATYADASPUR , UNDER ALIPORE DIVISION, BLOCK : PATHARPRATIMA, DISTRICT : SOUTH 24 PARGANAS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation Water Supply Scheme (SATYADASPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001326/2022-2023</t>
+  </si>
+  <si>
+    <t>3309/AD</t>
+  </si>
+  <si>
+    <t>20/07/2022</t>
+  </si>
+  <si>
+    <t>03/09/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along 02 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Satyadaspur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 1486]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001499/2022-2023</t>
+  </si>
+  <si>
+    <t>10989/AD</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>PIKASU BOSE</t>
   </si>
   <si>
     <t>Continuation work order for Sinking of 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 2nd Tubewell Site of Satyadaspur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001184/2023-2024</t>
   </si>
   <si>
     <t>3945/AD</t>
   </si>
   <si>
     <t>17/11/2023</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>SARADA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation Water Supply Scheme (SATYADASPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte</t>
-[...16 lines deleted...]
-  <si>
     <t>inking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st &amp; 2nd Tubewell Site of Satyadaspur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001276/2022-2023</t>
   </si>
   <si>
     <t>9588/AD</t>
   </si>
   <si>
     <t>03/01/2023</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Satyadaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000934/2023-2024</t>
+  </si>
+  <si>
+    <t>277(I)/KSD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
     <t>Laying distribution system for providing Functional Household Tap Connection (FHTC) to all households for Satyadaspur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000638/2023-2024</t>
   </si>
   <si>
     <t>2466/AD</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
-    <t>PIKASU BOSE</t>
-[...22 lines deleted...]
-  <si>
     <t>Trial bore (1 no.) of 100mm dia depth up to 450 mtr for Sinking of 250mm x 150mm dia. deep Tubewell by D.R. Rig method at Satyadaspur W/S Scheme under JJM, Block - Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000998/2023-2024</t>
   </si>
   <si>
     <t>505/KSD</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>10/10/2023</t>
   </si>
   <si>
     <t>FORTUNE ENGINEERING</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Satyadaspur, Indrapur, Dakshin Surendraganj, Uttar Surendraganj PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002109/2023-2024</t>
+  </si>
+  <si>
+    <t>930/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000100/2023-2024</t>
   </si>
   <si>
     <t>546/AD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000296/2023-2024</t>
   </si>
   <si>
     <t>3091/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03410/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-375</t>
   </si>
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Satyadaspur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002040/2023-2024</t>
   </si>
   <si>
     <t>522/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>10/03/2024</t>
   </si>
   <si>
     <t>A.R.CONSTRUCTION</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Satyadaspur, Indrapur, Dakshin Surendraganj, Uttar Surendraganj PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of 01 No. 250mm x 150mm dia. 450 mtr. deep Replacement Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 2nd Tubewell Site of Satyadaspur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001979/2023-2024</t>
   </si>
   <si>
     <t>438/AD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Satyadaspur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002152/2023-2024</t>
+  </si>
+  <si>
+    <t>799/AD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>NARAYAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Additional Work related to Supply &amp; delivery of Submersible pumping machinery along with allied accessories at PH-1 &amp; 2 of Satyadaspur W/S Schemes under South 24-Pgs Mechanical Division, PHE Dte. [Block-Pathar Pratima]</t>
   </si>
   <si>
-    <t>Assistant Engineer -I,Assistant Engineer -II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001898/2023-2024</t>
   </si>
   <si>
     <t>1183/SMD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
-    <t>S.K. ENTERPRISE</t>
+    <t>Construction of Approach Road with Box Culvert and Allied works at Satyadaspur Water Supply OHR Site, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13965) (Part-I)</t>
+  </si>
+  <si>
+    <t>ORD/000902/2024-2025</t>
+  </si>
+  <si>
+    <t>4751/AD</t>
+  </si>
+  <si>
+    <t>23/11/2024</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
   </si>
   <si>
     <t>RTOR000757/2023-2024</t>
   </si>
   <si>
     <t>592/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>Supply &amp; delivery of Electrical accessories with allied items at PH No-2 of Satyadaspur W/S Scheme under South 24pgs Mechanical Division, PHE. Dte. (SM/13965)</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>ORD/000754/2025-2026</t>
   </si>
   <si>
     <t>304-AE-II-SMD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>Supply &amp; delivery of Electrical accessories with allied items at PH No-1 of Satyadaspur W/S Scheme under South 24pgs Mechanical Division, PHE. Dte. (SM/13965)</t>
   </si>
   <si>
     <t>ORD/000755/2025-2026</t>
   </si>
   <si>
     <t>303-AE-II-SMD</t>
-  </si>
-[...61 lines deleted...]
-    <t>28/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -995,1253 +995,1253 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>19.67</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>3.98</v>
+      </c>
+      <c r="R3" s="4">
+        <v>20.25</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>4.98</v>
       </c>
       <c r="Q4" s="4">
         <v>4.98</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>49.18</v>
+        <v>395.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>32.18</v>
+        <v>357.35</v>
       </c>
       <c r="R5" s="4">
-        <v>65.44</v>
+        <v>90.26</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>52.93</v>
+        <v>24.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>52.88</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.9</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.49</v>
+        <v>49.18</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.49</v>
+        <v>32.18</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>65.44</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>3.37</v>
+        <v>0.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.37</v>
+        <v>0.49</v>
       </c>
       <c r="R8" s="4">
         <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="P9" s="4">
-        <v>8.14</v>
+        <v>52.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>52.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>23.44</v>
+        <v>3.37</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>10.4</v>
+        <v>0.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>24.99</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>33.21</v>
+        <v>8.14</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.81</v>
+        <v>23.44</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>24.99</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>30.53</v>
+        <v>10.4</v>
       </c>
       <c r="Q14" s="4">
-        <v>23.84</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>78.08</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>21.68</v>
+        <v>33.21</v>
       </c>
       <c r="Q15" s="4">
-        <v>20.77</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>95.81</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>103</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="P16" s="4">
-        <v>2.59</v>
+        <v>30.53</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>23.84</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>78.08</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>0.55</v>
+        <v>11.58</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>8.02</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>69.22</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>97</v>
+        <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="P18" s="4">
-        <v>0.55</v>
+        <v>21.68</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>20.77</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>95.81</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>102</v>
+        <v>48</v>
       </c>
       <c r="P19" s="4">
-        <v>19.67</v>
+        <v>27.02</v>
       </c>
       <c r="Q19" s="4">
-        <v>3.98</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>20.25</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>125</v>
+        <v>88</v>
       </c>
       <c r="P20" s="4">
-        <v>11.58</v>
+        <v>2.59</v>
       </c>
       <c r="Q20" s="4">
-        <v>8.02</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>69.22</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="P21" s="4">
-        <v>27.02</v>
+        <v>0.55</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="P22" s="4">
-        <v>395.93</v>
+        <v>0.55</v>
       </c>
       <c r="Q22" s="4">
-        <v>357.35</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>90.26</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>136</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>