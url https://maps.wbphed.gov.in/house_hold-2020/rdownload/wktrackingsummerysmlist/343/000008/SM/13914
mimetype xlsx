--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -161,51 +161,51 @@
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>09/07/2023</t>
   </si>
   <si>
     <t>NIVA CONSTRUCTION</t>
   </si>
   <si>
     <t>Interconnection from secondary grid to OHR and laying in the left-out portion of distribution system of different dia. DI pipes i.e. 200mm, 300mm, 450mm along with 63mm to 280mm UPVC pipes with allied road restoration work under augmentation scheme of Zone-IV of Diamond Harbour-II Block under Diamond Harbour sub- Division of Alipore Division P.H.E Dte. [SM/09508, SM/13912, SM/13914]</t>
   </si>
   <si>
     <t>Junior Engineer 3 DHSD</t>
   </si>
   <si>
     <t>ORD/002529/2024-2025</t>
   </si>
   <si>
     <t>814/AD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>22/02/2026</t>
   </si>
   <si>
     <t>K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>