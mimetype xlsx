--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -89,105 +89,105 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION IN DISTRIBUTION SYSTEM DUE TO IMPROVEMENT OF WATER BY INTER CONNECTION FROM EXISTING TUBEWELLS WITH ALLIED WORKS TO EXTEND THE BENEFIT OF 100% HOUSEHOLD BY PROVIDING FHTC UNDER ZONE-IV OF DIAMOND HARBOUR-II BLOCK WITHIN ' MEGA SURFACE WATER B</t>
   </si>
   <si>
     <t>SM/13914</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Repairing and Renovation of existing 100 Cum. capacity Over Head Reservoir of Zone-IV, Diamond Harbour -II Block (At Sarisha Ramkrishna Mission) Water Supply Scheme under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. (2nd call)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000131/2023-2024</t>
+  </si>
+  <si>
+    <t>490/AD</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>09/07/2023</t>
+  </si>
+  <si>
+    <t>NIVA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000142/2022-2023</t>
   </si>
   <si>
     <t>15/AD</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000182/2023-2024</t>
   </si>
   <si>
     <t>1273/AD</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>RTOR000353/2023-2024</t>
   </si>
   <si>
     <t>3217/AD</t>
   </si>
   <si>
     <t>04/10/2023</t>
-  </si>
-[...22 lines deleted...]
-    <t>NIVA CONSTRUCTION</t>
   </si>
   <si>
     <t>Interconnection from secondary grid to OHR and laying in the left-out portion of distribution system of different dia. DI pipes i.e. 200mm, 300mm, 450mm along with 63mm to 280mm UPVC pipes with allied road restoration work under augmentation scheme of Zone-IV of Diamond Harbour-II Block under Diamond Harbour sub- Division of Alipore Division P.H.E Dte. [SM/09508, SM/13912, SM/13914]</t>
   </si>
   <si>
     <t>Junior Engineer 3 DHSD</t>
   </si>
   <si>
     <t>ORD/002529/2024-2025</t>
   </si>
   <si>
     <t>814/AD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>22/02/2026</t>
   </si>
   <si>
     <t>K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -735,284 +735,284 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>15.11</v>
+        <v>20.82</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>15.11</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>0.21</v>
+        <v>15.11</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>20.82</v>
+        <v>0.21</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>146.09</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>