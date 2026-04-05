--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -206,51 +206,51 @@
   <si>
     <t>3601/AD</t>
   </si>
   <si>
     <t>25/10/2023</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>CREATION CONSTRUCTION</t>
   </si>
   <si>
     <t>Interconnection from secondary grid to OHR and laying in the left-out portion of distribution system of different dia. DI pipes i.e. 200mm, 300mm, 450mm along with 63mm to 280mm UPVC pipes with allied road restoration work under augmentation scheme of Zone-IV of Diamond Harbour-II Block under Diamond Harbour sub- Division of Alipore Division P.H.E Dte. [SM/09508, SM/13912, SM/13914]</t>
   </si>
   <si>
     <t>ORD/002529/2024-2025</t>
   </si>
   <si>
     <t>814/AD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>22/02/2026</t>
   </si>
   <si>
     <t>K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>