--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -862,54 +862,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>30.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>34.15</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1197,54 +1197,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>856.6</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>10.34</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>1.21</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>