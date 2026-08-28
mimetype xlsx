--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>AUGMENTATION OF LAYING DISTRIBUTION SYSTEM TO EXTENTED THE BENEFIT OF 100% HOUSEHOLD BY PROVIDING FUNCTIONAL FHTC FOR THE LEFT OUT AREAS IN ZONE- IV AT DIAMOND HARBOUR II BLOCK WITHIN 'MEGA SURFACE WATER BASED WATER SUPPLY SCHEME FOR FALTA- MATHURAPUR,DIS</t>
   </si>
   <si>
     <t>SM/13912</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation in distribution system due to improvement of water as an interim measure by interconnection from Tubewells to OHR within Zone No-IV of Diamond Harbour - II Block under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Diamond Harbour sub division</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/002024/2022-2023</t>
+  </si>
+  <si>
+    <t>12928/AD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>MAHALAXMI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of laying distribution system to extend the benefit of 100% FHTC household by providing Functional Household Tap Connection (FHTC) for leftout areas and construction of platform for existing FHTC with allied works in Zone-IV of Diamond Harbour-II block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. [No. of FHTC = 1450]</t>
+  </si>
+  <si>
+    <t>ORD/000341/2023-2024</t>
+  </si>
+  <si>
+    <t>3601/AD</t>
+  </si>
+  <si>
+    <t>25/10/2023</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>CREATION CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of laying distribution system including construction of 900 m3 capacity OHR with allide works at Zone - IV Diamond Harbour - II Block for Providing 100% FHTC within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas" under Diamond Harbour Sub-Division of Alipore Division of PHE Dte. (Zone - IIIB, Part - A).</t>
+  </si>
+  <si>
+    <t>ORD/000367/2023-2024</t>
+  </si>
+  <si>
+    <t>1568/AD</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>12/05/2024</t>
+  </si>
+  <si>
+    <t>M/S J.T. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000354/2023-2024</t>
   </si>
   <si>
     <t>3218/AD</t>
   </si>
   <si>
     <t>04/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augmentation in distribution system due to improvement of water as an interim measure by interconnection from Tubewells to OHR within Zone No-IV of Diamond Harbour - II Block under Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Construction of boundary wall (length - 25 m.) at proposed OHR site and Land development at Mouza - Sarisha under Zone- IV of Diamond Harbour-II Block for Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District South 24 Parganas under Diamond Harbour Sub-Division of Alipore Division of PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer 3 DHSD</t>
   </si>
   <si>
     <t>ORD/000792/2024-2025</t>
   </si>
   <si>
     <t>4497/AD</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>SK SAKIL AHAMED</t>
   </si>
   <si>
     <t>RTOR000882/2023-2024</t>
   </si>
   <si>
     <t>756/AD</t>
   </si>
   <si>
     <t>03/02/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>CREATION CONSTRUCTION</t>
   </si>
   <si>
     <t>Interconnection from secondary grid to OHR and laying in the left-out portion of distribution system of different dia. DI pipes i.e. 200mm, 300mm, 450mm along with 63mm to 280mm UPVC pipes with allied road restoration work under augmentation scheme of Zone-IV of Diamond Harbour-II Block under Diamond Harbour sub- Division of Alipore Division P.H.E Dte. [SM/09508, SM/13912, SM/13914]</t>
   </si>
   <si>
     <t>ORD/002529/2024-2025</t>
   </si>
   <si>
     <t>814/AD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>22/02/2026</t>
   </si>
   <si>
     <t>K.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -780,413 +780,413 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.31</v>
+        <v>30.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>34.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="4">
+        <v>403.02</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>253.06</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>7.52</v>
+        <v>0.31</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>16.32</v>
+        <v>7.52</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>403.02</v>
+        <v>16.32</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>146.09</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>