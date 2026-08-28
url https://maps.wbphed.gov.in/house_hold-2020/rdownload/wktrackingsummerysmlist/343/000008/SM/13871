--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,309 +113,309 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (KRISHNADASPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000985/2022-2023</t>
   </si>
   <si>
     <t>4147/AD</t>
   </si>
   <si>
     <t>19/08/2022</t>
   </si>
   <si>
     <t>03/10/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Krishnadaspur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000382/2022-2023</t>
+  </si>
+  <si>
+    <t>3785/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE (DOMKAL)</t>
+  </si>
+  <si>
+    <t>ORD/001327/2022-2023</t>
+  </si>
+  <si>
+    <t>3310/AD</t>
+  </si>
+  <si>
+    <t>20/07/2022</t>
+  </si>
+  <si>
+    <t>03/09/2022</t>
+  </si>
+  <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Krishnadaspur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001306/2022-2023</t>
   </si>
   <si>
     <t>9889/AD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>PURE RENOVATION GROUP</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...35 lines deleted...]
-    <t>03/09/2022</t>
+    <t>Construction of 100 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Krishnadaspur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 500]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001825/2022-2023</t>
+  </si>
+  <si>
+    <t>12121/AD</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>SHRAYA ROADSLINE</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Krishnadaspur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000375/2023-2024</t>
+  </si>
+  <si>
+    <t>1769/AD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>24/09/2023</t>
+  </si>
+  <si>
+    <t>TANMAY ROY CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Krishnadaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte. (SM/13871)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/003200/2023-2024</t>
+  </si>
+  <si>
+    <t>958/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 100 cum. capacity OHR of Krishnadaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002070/2023-2024</t>
+  </si>
+  <si>
+    <t>766(A)/KSD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Upendranagar, Purba Sripatinagar, Paschim Sripatinagar, Krishnadaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002108/2023-2024</t>
+  </si>
+  <si>
+    <t>929/KSD</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000099/2023-2024</t>
   </si>
   <si>
     <t>545/AD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000297/2023-2024</t>
   </si>
   <si>
     <t>3092/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
-    <t>Construction of 100 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Krishnadaspur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 500]</t>
-[...37 lines deleted...]
-  <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe and Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Krishnadaspur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002135/2023-2024</t>
   </si>
   <si>
     <t>822/AD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
-    <t>21/03/2024</t>
+    <t>11/06/2025</t>
   </si>
   <si>
     <t>SARADA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections etc. at Krishnadaspur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13871) (Part-II)</t>
   </si>
   <si>
     <t>ORD/000196/2024-2025</t>
   </si>
   <si>
     <t>2579/AD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>03/08/2024</t>
   </si>
   <si>
     <t>M/S SHIBAM ENTERPRISE</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Upendranagar, Purba Sripatinagar, Paschim Sripatinagar, Krishnadaspur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...37 lines deleted...]
-  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Krishnadaspur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002039/2023-2024</t>
   </si>
   <si>
     <t>521/AD</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>24/02/2024</t>
   </si>
   <si>
     <t>KUNDU CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>RTOR000755/2023-2024</t>
   </si>
   <si>
     <t>590/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>RTOR000904/2023-2024</t>
   </si>
   <si>
     <t>890/AD</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/05390/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-598</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...13 lines deleted...]
-    <t>CONSTEEL CONSULTANCY &amp; SERVICES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -991,1048 +991,1048 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>49.2</v>
+        <v>19.34</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>19.34</v>
+        <v>4.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.5</v>
+        <v>49.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>5.14</v>
+        <v>278.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>48.9</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>17.57</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>55.24</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>32.51</v>
+      </c>
+      <c r="R8" s="4">
+        <v>58.84</v>
+      </c>
+      <c r="S8" s="4">
         <v>59</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>278.36</v>
+        <v>0.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>55.24</v>
+        <v>0.49</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>50.9</v>
+        <v>0.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>49.99</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>39.24</v>
+        <v>5.14</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>0.81</v>
+        <v>24.65</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.49</v>
+        <v>50.9</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>22.52</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>44.23</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>11.87</v>
+        <v>39.24</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>103</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>53</v>
+      </c>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>56</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>0.92</v>
+        <v>11.87</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>10.48</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>88.31</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="P17" s="4">
-        <v>1.38</v>
+        <v>0.92</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="P18" s="4">
-        <v>3.37</v>
+        <v>1.38</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>0.48</v>
+        <v>3.37</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>551.04</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>119.8</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>21.74</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>