--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,363 +92,363 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Patharpratima</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>GROUND WATER BASED PIPE WATER SUPPLY SCHEME FOR GOPALNAGAR UTTAR , UNDER ALIPORE DIVISION, BLOCK : PATHARPRATIMA, DISTRICT : SOUTH 24</t>
   </si>
   <si>
     <t>SM/13870</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (GOPALNAGAR UTTAR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000981/2022-2023</t>
+  </si>
+  <si>
+    <t>4146/AD</t>
+  </si>
+  <si>
+    <t>19/08/2022</t>
+  </si>
+  <si>
+    <t>03/10/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households including construction of 02 nos, Pump House for Gopalnagar Uttar Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 950]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001541/2022-2023</t>
+  </si>
+  <si>
+    <t>11026/AD</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Gopalnagar Uttar Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 350]</t>
+  </si>
+  <si>
+    <t>ORD/001507/2022-2023</t>
+  </si>
+  <si>
+    <t>11025/AD</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Gopalnagar Uttar W/S scheme, Block - Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000159/2023-2024</t>
   </si>
   <si>
     <t>681/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>ARBINA ENTERPRISE</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (GOPALNAGAR UTTAR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+    <t>Allied works for pile and pile cap portion regarding the Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) as per departmental design, drawing &amp; specification including R.C.C. Bored pile &amp; pile cap upto pedestal for Gopalnagar Uttar W/S Scheme, South 24 Parganas, Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000586/2023-2024</t>
+  </si>
+  <si>
+    <t>2343/AD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Gopalnagar Uttar W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001308/2022-2023</t>
+  </si>
+  <si>
+    <t>9891/AD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>MANDAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Gopalnagar Uttar W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000160/2023-2024</t>
+  </si>
+  <si>
+    <t>682/AD</t>
+  </si>
+  <si>
+    <t>16/06/2023</t>
+  </si>
+  <si>
+    <t>CHATTERJEE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Gopalnagar Uttar Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-C)</t>
+  </si>
+  <si>
+    <t>ORD/000379/2023-2024</t>
+  </si>
+  <si>
+    <t>1772/AD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>04/10/2023</t>
+  </si>
+  <si>
+    <t>MOUMITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying, fitting, fixing and delivery of different dia. specials of Gopalnagar Uttar W/S Scheme under JJM, Block- Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000719/2023-2024</t>
+  </si>
+  <si>
+    <t>2536/AD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
   </si>
   <si>
     <t>Trial bore (1 no.) of 100mm dia. depth up to 450 mtr. for Sinking of 250mm x 150mm dia. deep Tubewell by D.R. Rig method at Gopalnagar Uttar W/S Scheme under JJM, Block - Pathar Pratima under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000314/2023-2024</t>
   </si>
   <si>
     <t>190/KSD</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>FORTUNE ENGINEERING</t>
   </si>
   <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Gopalnagar Uttar PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000910/2023-2024</t>
   </si>
   <si>
     <t>269(I)/KSD</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Gopalnagar Uttar, Durga Gobindapur, Paschim Surendranagar Zone-II (Part - I &amp; II), Gopalnagar Uttar Zone-I, Dakshin Laxminarayanpur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002091/2023-2024</t>
+  </si>
+  <si>
+    <t>923/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>ANANTA KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Sinking of 01 Nos. 250mm x 150mm dia. 360 mtr. deep Replacement Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st Tubewell Site of Gopalnagar Uttar W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001269/2023-2024</t>
+  </si>
+  <si>
+    <t>4214/AD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>MEHAI TECHNOLOGY LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000085/2023-2024</t>
   </si>
   <si>
     <t>531/AD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000525/2023-2024</t>
   </si>
   <si>
     <t>4934/AD</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
-    <t>Allied works for pile and pile cap portion regarding the Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) as per departmental design, drawing &amp; specification including R.C.C. Bored pile &amp; pile cap upto pedestal for Gopalnagar Uttar W/S Scheme, South 24 Parganas, Sagar Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at of Gopalnagar Uttar PH-2 W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer -I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000603/2024-2025</t>
   </si>
   <si>
     <t>758-AE-I-SMD</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>15/06/2024</t>
   </si>
   <si>
     <t>SAIKAT ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Gopalnagar Uttar W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...100 lines deleted...]
-  <si>
     <t>RTOR000582/2023-2024</t>
   </si>
   <si>
     <t>54/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
+    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/05021/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-566</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Payment for New Service connection Uttar Gopalnagar PH-1 W/ S Scheme Application No:- 1007514425 Reference ID: 106460083</t>
   </si>
   <si>
     <t>BILL/01813/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-462</t>
   </si>
   <si>
     <t>29/10/2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>29/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -997,1201 +997,1201 @@
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>28.27</v>
+        <v>4.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.4</v>
+        <v>174.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>131.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.56</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>2.73</v>
+        <v>174.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>73.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>42.17</v>
       </c>
       <c r="S5" s="4">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.49</v>
+        <v>28.27</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
-        <v>8.79</v>
+        <v>34.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.98</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>49.22</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>18.65</v>
+        <v>38.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.3</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>57.77</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>34.49</v>
+        <v>9.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.61</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.89</v>
+        <v>39.62</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>39.36</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.33</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
-        <v>38.6</v>
+        <v>5.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.15</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>93.68</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>9.65</v>
+        <v>2.73</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.73</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>39.62</v>
+        <v>0.49</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>5.5</v>
+        <v>0.94</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.17</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>17.87</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P15" s="4">
         <v>19.3</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>17.68</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>91.58</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.94</v>
+        <v>8.79</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="P17" s="4">
-        <v>1.52</v>
+        <v>18.65</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>67</v>
+        <v>110</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="J18" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="I18" s="13"/>
-      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P18" s="4">
-        <v>3.76</v>
+        <v>0.89</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="P19" s="4">
-        <v>5.63</v>
+        <v>1.52</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>174.69</v>
+        <v>5.63</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>127</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>128</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>66</v>
+        <v>126</v>
       </c>
       <c r="P21" s="4">
-        <v>174.79</v>
+        <v>3.76</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>572.73</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>324.57</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>56.67</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>