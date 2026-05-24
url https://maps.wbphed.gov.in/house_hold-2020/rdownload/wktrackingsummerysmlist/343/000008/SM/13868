--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -185,84 +185,69 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000111/2023-2024</t>
   </si>
   <si>
     <t>647/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000483/2023-2024</t>
   </si>
   <si>
     <t>4755/AD</t>
   </si>
   <si>
     <t>19/12/2023</t>
   </si>
   <si>
-    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Rajrajeshwarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 500]</t>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Rajrajeshwarpur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_blk_pathar, Kakdwip Sub Division</t>
   </si>
   <si>
-    <t>ORD/001744/2022-2023</t>
-[...8 lines deleted...]
-    <t>18/05/2023</t>
+    <t>ORD/002158/2023-2024</t>
+  </si>
+  <si>
+    <t>803/AD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>05/04/2024</t>
   </si>
   <si>
     <t>M/S ASCON</t>
-  </si>
-[...13 lines deleted...]
-    <t>05/04/2024</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, Pile and Pile Cap for OHR etc at Raj Rajeshwarpur PWSS, Block -Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/13868)</t>
   </si>
   <si>
     <t>ORD/000396/2024-2025</t>
   </si>
   <si>
     <t>4287/AD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>M/S B.M. CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional Work related to Supply &amp; delivery of Submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Rajrajeshwarpur W/S Schemes under South 24-Pgs Mechanical Division, PHE Dte. [Block-Patharpratima]</t>
   </si>
   <si>
     <t>ORD/000361/2024-2025</t>
   </si>
@@ -810,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1036,54 +1021,54 @@
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>4.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1099,54 +1084,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>0.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1277,177 +1262,177 @@
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>99.44</v>
+        <v>26.34</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>26.34</v>
+        <v>97.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>97.23</v>
+        <v>17.44</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
@@ -1463,662 +1448,599 @@
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>17.44</v>
+        <v>17.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>17.3</v>
+        <v>9.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>9.6</v>
+        <v>0.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>53</v>
       </c>
       <c r="P14" s="4">
-        <v>0.95</v>
+        <v>0.8</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P15" s="4">
-        <v>0.8</v>
+        <v>3.08</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P16" s="4">
-        <v>3.08</v>
+        <v>13.68</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>101</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="P17" s="4">
-        <v>13.68</v>
+        <v>263.39</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>57.77</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>21.93</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="P18" s="4">
-        <v>263.39</v>
+        <v>15.81</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="P19" s="4">
-        <v>15.81</v>
+        <v>40.78</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="3">
-[...29 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="A20" s="7" t="s">
         <v>117</v>
       </c>
-      <c r="L20" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>547.28</v>
+      </c>
+      <c r="P20" s="8">
+        <v>62.84</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>11.48</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
-    <row r="21" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>