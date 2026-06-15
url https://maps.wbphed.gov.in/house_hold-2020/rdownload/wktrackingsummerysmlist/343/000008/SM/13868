--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -363,50 +363,65 @@
     <t>2611/AD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Rajrajeshwarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13868) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000076/2025-2026</t>
   </si>
   <si>
     <t>2307/AD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>B.K. ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Rajrajeshwarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 500]</t>
+  </si>
+  <si>
+    <t>ORD/001744/2022-2023</t>
+  </si>
+  <si>
+    <t>11559/AD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,51 +810,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1960,87 +1975,150 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="P19" s="4">
         <v>40.78</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P20" s="4">
+        <v>99.44</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>92.1</v>
+      </c>
+      <c r="R20" s="4">
+        <v>92.62</v>
+      </c>
+      <c r="S20" s="4">
+        <v>90</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>646.72</v>
+      </c>
+      <c r="P21" s="8">
+        <v>154.94</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>23.96</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>