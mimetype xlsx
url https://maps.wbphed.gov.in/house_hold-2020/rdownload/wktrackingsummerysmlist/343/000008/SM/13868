--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -140,288 +140,291 @@
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (RAJRAJESHWARPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000988/2022-2023</t>
   </si>
   <si>
     <t>4149/AD</t>
   </si>
   <si>
     <t>19/08/2022</t>
   </si>
   <si>
     <t>03/10/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Rajrajeshwarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B) [No. of FHTC = 500]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division,Juniour Engineer_blk_pathar, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001744/2022-2023</t>
+  </si>
+  <si>
+    <t>11559/AD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>M/S ASCON</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Rajrajeshwarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 838]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_blk_pathar, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002067/2022-2023</t>
+  </si>
+  <si>
+    <t>13006/AD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>M/S B.M. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Rajrajeshwarpur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000932/2023-2024</t>
   </si>
   <si>
     <t>276(I)/KSD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Meherpur, Srinarayanpur (Part - I, II &amp; II), Rajrajeswarpur, Ramganga PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002090/2023-2024</t>
+  </si>
+  <si>
+    <t>922/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>BIMALENDU GIRI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000111/2023-2024</t>
   </si>
   <si>
     <t>647/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000483/2023-2024</t>
   </si>
   <si>
     <t>4755/AD</t>
   </si>
   <si>
-    <t>19/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Rajrajeshwarpur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_blk_pathar, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002158/2023-2024</t>
   </si>
   <si>
     <t>803/AD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
   <si>
-    <t>M/S ASCON</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction, placing and fixing of FHTC platform at every individual beneficiary, pump connections, Pile and Pile Cap for OHR etc at Raj Rajeshwarpur PWSS, Block -Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (SM/13868)</t>
   </si>
   <si>
     <t>ORD/000396/2024-2025</t>
   </si>
   <si>
     <t>4287/AD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
-    <t>28/12/2024</t>
-[...2 lines deleted...]
-    <t>M/S B.M. CONSTRUCTION</t>
+    <t>20/08/2026</t>
   </si>
   <si>
     <t>Additional Work related to Supply &amp; delivery of Submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Rajrajeshwarpur W/S Schemes under South 24-Pgs Mechanical Division, PHE Dte. [Block-Patharpratima]</t>
   </si>
   <si>
     <t>ORD/000361/2024-2025</t>
   </si>
   <si>
     <t>2664/SMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>Additional / Alternation Work of Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2 Zone-II for Augmentation Paschim Surendranagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
   <si>
     <t>ORD/000001/2024-2025</t>
   </si>
   <si>
     <t>1440/SMD</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>17/07/2024</t>
   </si>
   <si>
     <t>M/S. S.D.CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction, placing and fixing of FHTC platform at every individual beneficiary etc at Rajrajeswarpur PWSS, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (Part-B) (SM/13868)</t>
+  </si>
+  <si>
+    <t>ORD/000236/2024-2025</t>
+  </si>
+  <si>
+    <t>2611/AD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Rajrajeshwarpur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000123/2024-2025</t>
   </si>
   <si>
     <t>2401/AD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>07/07/2024</t>
   </si>
   <si>
     <t>SHIBSANKAR KAMILA</t>
   </si>
   <si>
-    <t>Making and fixing of permanent display board at headwork site of Meherpur, Srinarayanpur (Part - I, II &amp; II), Rajrajeswarpur, Ramganga PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000576/2023-2024</t>
   </si>
   <si>
     <t>60/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000753/2023-2024</t>
   </si>
   <si>
     <t>588/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>RTOR000957/2023-2024</t>
   </si>
   <si>
     <t>1691/AD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
-    <t>Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Rajrajeshwarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 838]</t>
-[...28 lines deleted...]
-  <si>
     <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Rajrajeshwarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13868) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000076/2025-2026</t>
   </si>
   <si>
     <t>2307/AD</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>B.K. ENTERPRISE.</t>
-  </si>
-[...13 lines deleted...]
-    <t>18/05/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1096,994 +1099,994 @@
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>0.49</v>
+        <v>99.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.49</v>
+        <v>92.1</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>92.62</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>4.6</v>
+        <v>263.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>57.77</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>21.93</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>12.71</v>
+        <v>0.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>26.34</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>97.23</v>
+        <v>4.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>17.44</v>
+        <v>12.71</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="P11" s="4">
-        <v>17.3</v>
+        <v>26.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="P12" s="4">
-        <v>9.6</v>
+        <v>97.23</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
-        <v>0.95</v>
+        <v>17.44</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>0.8</v>
+        <v>17.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="P15" s="4">
-        <v>3.08</v>
+        <v>15.81</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>13.68</v>
+        <v>9.6</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="P17" s="4">
-        <v>263.39</v>
+        <v>0.8</v>
       </c>
       <c r="Q17" s="4">
-        <v>57.77</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>21.93</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="P18" s="4">
-        <v>15.81</v>
+        <v>3.08</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="P19" s="4">
-        <v>40.78</v>
+        <v>13.68</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="P20" s="4">
-        <v>99.44</v>
+        <v>40.78</v>
       </c>
       <c r="Q20" s="4">
-        <v>92.1</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>92.62</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>646.72</v>
       </c>
       <c r="P21" s="8">
         <v>154.94</v>
       </c>
       <c r="Q21" s="8">
         <v>23.96</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>