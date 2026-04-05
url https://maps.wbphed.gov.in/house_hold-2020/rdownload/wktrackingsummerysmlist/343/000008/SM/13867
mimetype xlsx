--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -357,50 +357,68 @@
     <t>Improvement of outdoor illumination arrangement with allied works at PH-1 of Purba Dwarakapur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] [SM/13867]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>ORD/002211/2024-2025</t>
   </si>
   <si>
     <t>1046-AE-II-SMD</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor illumination arrangement with allied works at PH-2 of Purba Dwarikapur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] [SM/13867]</t>
   </si>
   <si>
     <t>ORD/002210/2024-2025</t>
   </si>
   <si>
     <t>1047-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Purba Dwarokapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002280/2023-2024</t>
+  </si>
+  <si>
+    <t>916/AD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>M/S RADHAKRISHNA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1891,87 +1909,150 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P18" s="4">
         <v>0.83</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>115</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="P19" s="4">
+        <v>9.71</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>96</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>536.47</v>
+      </c>
+      <c r="P20" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>0</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>