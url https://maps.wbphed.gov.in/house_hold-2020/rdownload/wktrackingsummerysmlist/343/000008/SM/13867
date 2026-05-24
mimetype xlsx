--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -970,54 +970,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1033,54 +1033,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>0.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1214,54 +1214,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>272.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>137.62</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>50.42</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1277,54 +1277,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>18.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.8</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>90.77</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1403,54 +1403,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>38.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>29.35</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>76.09</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1466,54 +1466,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>0.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>16.66</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1992,54 +1992,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>536.47</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>188.38</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>35.11</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>