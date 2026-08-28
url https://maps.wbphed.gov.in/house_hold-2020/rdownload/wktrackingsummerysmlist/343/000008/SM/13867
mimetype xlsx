--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,345 +80,345 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Patharpratima</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>GROUND WATER BASED WATER SUPPLY SCHEME FOR PURBA DWAROKAPUR UNDER ALIPORE DIVISION BLOCK-PATHARPRATIMA,DISTRICT-SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>SM/13867</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Purba Dwarokapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000385/2022-2023</t>
+  </si>
+  <si>
+    <t>3788/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Alipore Division</t>
   </si>
   <si>
-    <t>GROUND WATER BASED WATER SUPPLY SCHEME FOR PURBA DWAROKAPUR UNDER ALIPORE DIVISION BLOCK-PATHARPRATIMA,DISTRICT-SOUTH 24 PARGANAS</t>
-[...7 lines deleted...]
-  <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (PURBA DWAROKAPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001032/2022-2023</t>
   </si>
   <si>
     <t>4152/AD</t>
   </si>
   <si>
     <t>19/08/2022</t>
   </si>
   <si>
     <t>03/10/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Purba Dwarokapur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 900]</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division,Juniour Engineer_1, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001787/2022-2023</t>
+  </si>
+  <si>
+    <t>11558/AD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S. SUMAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Functional Household Tap Connection (FHTC) to all households for Purba Dwarokapur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000381/2023-2024</t>
+  </si>
+  <si>
+    <t>1774/AD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Purba Dwarokapur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001723/2022-2023</t>
+  </si>
+  <si>
+    <t>11749/AD</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>07/04/2023</t>
+  </si>
+  <si>
+    <t>NATIONAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Purba Dwarokapur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000964/2023-2024</t>
   </si>
   <si>
     <t>287(I)/KSD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>22/07/2023</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
+    <t>Making and fixing of permanent display board at headwork site of Kumarpur, Kedarpur, Purba Dwarokapur, Laxmi Janardanpur, Piprakhali, Dakshin Roypur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002099/2023-2024</t>
+  </si>
+  <si>
+    <t>925/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000108/2023-2024</t>
   </si>
   <si>
     <t>644/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000495/2023-2024</t>
   </si>
   <si>
     <t>4962/AD</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
-    <t>Construction of 150 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Purba Dwarokapur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (Part-A) [No. of FHTC = 900]</t>
-[...44 lines deleted...]
-    <t>S.P. CONSTRUCTION</t>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Purba Dwarokapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_4, Raidighi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002157/2023-2024</t>
+  </si>
+  <si>
+    <t>802/AD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>S.S. ENTERPRISE (II)</t>
   </si>
   <si>
     <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc. for Purba Dwarokapur W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13867)</t>
   </si>
   <si>
-    <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_4, Raidighi Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000455/2024-2025</t>
   </si>
   <si>
     <t>3413/AD</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
-    <t>20/10/2024</t>
-[...41 lines deleted...]
-    <t>M/S B. ENTERPRISE</t>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH-1 of Purba Dwarakapur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] [SM/13867]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>ORD/002211/2024-2025</t>
+  </si>
+  <si>
+    <t>1046-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at PH-2 of Purba Dwarikapur W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] [SM/13867]</t>
+  </si>
+  <si>
+    <t>ORD/002210/2024-2025</t>
+  </si>
+  <si>
+    <t>1047-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Purba Dwarokapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002280/2023-2024</t>
+  </si>
+  <si>
+    <t>916/AD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>M/S RADHAKRISHNA CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000956/2023-2024</t>
   </si>
   <si>
     <t>1690/AD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>RTOR000752/2023-2024</t>
   </si>
   <si>
     <t>587/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/05692/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-610</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...76 lines deleted...]
-    <t>M/S RADHAKRISHNA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -950,1065 +950,1065 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>3.96</v>
+        <v>18.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.96</v>
+        <v>16.8</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>90.77</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>0.49</v>
+        <v>3.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.49</v>
+        <v>3.96</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>6.7</v>
+        <v>272.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>137.62</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50.42</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>20.42</v>
+        <v>54.89</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>272.92</v>
+        <v>38.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>137.62</v>
+        <v>29.35</v>
       </c>
       <c r="R7" s="4">
-        <v>50.42</v>
+        <v>76.09</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>18.51</v>
+        <v>0.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>16.8</v>
+        <v>0.49</v>
       </c>
       <c r="R8" s="4">
-        <v>90.77</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>65.96</v>
+        <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>16.66</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>38.58</v>
+        <v>6.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>29.35</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>76.09</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.95</v>
+        <v>20.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>16.66</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>44</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>0.47</v>
+        <v>27.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>1.2</v>
+        <v>65.96</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>95</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>33</v>
       </c>
       <c r="P14" s="4">
-        <v>12.15</v>
+        <v>0.83</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>27</v>
+        <v>96</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="P15" s="4">
-        <v>54.89</v>
+        <v>0.83</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="P16" s="4">
-        <v>27.9</v>
+        <v>9.71</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="P17" s="4">
-        <v>0.83</v>
+        <v>0.47</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="P18" s="4">
-        <v>0.83</v>
+        <v>1.2</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="P19" s="4">
-        <v>9.71</v>
+        <v>12.15</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>536.47</v>