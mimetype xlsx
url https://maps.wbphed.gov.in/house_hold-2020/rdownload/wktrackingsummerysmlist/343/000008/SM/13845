--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -321,50 +321,89 @@
     <t>Payment for New Service connection Kedarpur PH-2 W/ S Scheme Application No:- 1007977598 Reference ID: 106692950</t>
   </si>
   <si>
     <t>BILL/01210/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-256</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kedarpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
   <si>
     <t>ORD/000387/2022-2023</t>
   </si>
   <si>
     <t>3790/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Kedarpur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_4, Raidighi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002155/2023-2024</t>
+  </si>
+  <si>
+    <t>801/AD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>M/S SNEHALATA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Kedarpur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003144/2023-2024</t>
+  </si>
+  <si>
+    <t>382/KSD</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>25/02/2024</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,73 +792,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1725,87 +1764,213 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P16" s="4">
         <v>18.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P17" s="4">
+        <v>11.73</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.49</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>489.58</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>