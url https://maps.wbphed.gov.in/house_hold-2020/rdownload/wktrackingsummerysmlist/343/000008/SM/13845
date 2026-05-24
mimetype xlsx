--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -360,50 +360,62 @@
     <t>05/02/2024</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>M/S SNEHALATA ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Kedarpur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/003144/2023-2024</t>
   </si>
   <si>
     <t>382/KSD</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Additional Work related to Supply &amp; delivery of Submersible pumping machinery along with allied accessories at PH-2 of Kedarpur W/S Schemes under South 24-Pgs Mechanical Division, PHE Dte. [Block-Pathar Pratima]</t>
+  </si>
+  <si>
+    <t>ORD/000233/2024-2025</t>
+  </si>
+  <si>
+    <t>2497/SMD</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1018,54 +1030,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1258,54 +1270,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>284.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>100.54</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>35.29</v>
       </c>
       <c r="S8" s="4">
         <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1384,54 +1396,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>38.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>30.28</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>78.44</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1447,54 +1459,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>0.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>16.66</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1510,54 +1522,54 @@
       <c r="I12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>10.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.98</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>91.83</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1750,54 +1762,54 @@
       <c r="I16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P16" s="4">
         <v>18.75</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>10.76</v>
       </c>
       <c r="S16" s="4">
         <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1890,87 +1902,150 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P18" s="4">
         <v>0.49</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P19" s="4">
+        <v>10.82</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>500.4</v>
+      </c>
+      <c r="P20" s="8">
+        <v>146.58</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>29.29</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>