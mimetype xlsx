--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,342 +80,342 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Patharpratima</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>GROUND WATER SUPPLY SCHEME FOR KEDARPUR, UNDER ALIPORE DIVISION, BLOCK-PATHAR PRATIMA, DISTRICT-SOUTH 24 PARGANAS</t>
+  </si>
+  <si>
+    <t>SM/13845</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kedarpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000387/2022-2023</t>
+  </si>
+  <si>
+    <t>3790/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
     <t>Alipore Division</t>
   </si>
   <si>
-    <t>GROUND WATER SUPPLY SCHEME FOR KEDARPUR, UNDER ALIPORE DIVISION, BLOCK-PATHAR PRATIMA, DISTRICT-SOUTH 24 PARGANAS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (KEDARPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000990/2022-2023</t>
+  </si>
+  <si>
+    <t>4151/AD</t>
+  </si>
+  <si>
+    <t>19/08/2022</t>
+  </si>
+  <si>
+    <t>03/10/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of 100 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Kedarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 972]</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division,Juniour Engineer_1, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001879/2022-2023</t>
+  </si>
+  <si>
+    <t>12422/AD</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>FIDERE MARINE SERVICES PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Kedarpur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Juniour Engineer_1, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001059/2023-2024</t>
   </si>
   <si>
     <t>3378/AD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>25/11/2023</t>
   </si>
   <si>
     <t>DEBASIS JANA</t>
   </si>
   <si>
-    <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (KEDARPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Kedarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer 4, Raidghi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/001310/2022-2023</t>
+  </si>
+  <si>
+    <t>9893/AD</t>
+  </si>
+  <si>
+    <t>09/01/2023</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>MANDAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Kumarpur, Kedarpur, Purba Dwarokapur, Laxmi Janardanpur, Piprakhali, Dakshin Roypur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002099/2023-2024</t>
+  </si>
+  <si>
+    <t>925/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000107/2023-2024</t>
   </si>
   <si>
     <t>643/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000496/2023-2024</t>
   </si>
   <si>
     <t>4961/AD</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03492/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-378</t>
   </si>
   <si>
     <t>13/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 100 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) along with Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of foundation after soil investagation including O &amp; M of Laying distribution, Rising Main &amp; FHTC for 1 year after completion of FHTC works for Kedarpur Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 972]</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction, placing and fixing of FHTC Platform at every individual beneficiary, pump connections etc. for Kedarpur W/S Scheme, Block - Patharpratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (SM/13845)</t>
   </si>
   <si>
     <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_3, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000456/2024-2025</t>
   </si>
   <si>
     <t>3414/AD</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
-    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Kedarpur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
-[...38 lines deleted...]
-    <t>M/S B. ENTERPRISE</t>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Kedarpur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_4, Raidighi Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002155/2023-2024</t>
+  </si>
+  <si>
+    <t>801/AD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>M/S SNEHALATA ENTERPRISE</t>
   </si>
   <si>
     <t>Additional Work related to Supply &amp; delivery of Submersible pumping machinery along with allied accessories at PH-1 of Kedarpur W/S Schemes under South 24-Pgs Mechanical Division, PHE Dte. [Block-Pathar Pratima]</t>
   </si>
   <si>
-    <t>Assistant Engineer -I,Assistant Engineer -II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001907/2023-2024</t>
   </si>
   <si>
     <t>1192/SMD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
-    <t>AHALYA ENGINEERING WORKS</t>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of different capacity OHR of Kedarpur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003144/2023-2024</t>
+  </si>
+  <si>
+    <t>382/KSD</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>25/02/2024</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Additional Work related to Supply &amp; delivery of Submersible pumping machinery along with allied accessories at PH-2 of Kedarpur W/S Schemes under South 24-Pgs Mechanical Division, PHE Dte. [Block-Pathar Pratima]</t>
+  </si>
+  <si>
+    <t>ORD/000233/2024-2025</t>
+  </si>
+  <si>
+    <t>2497/SMD</t>
+  </si>
+  <si>
+    <t>05/08/2024</t>
   </si>
   <si>
     <t>RTOR000751/2023-2024</t>
   </si>
   <si>
     <t>586/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>RTOR000955/2023-2024</t>
   </si>
   <si>
     <t>1689/AD</t>
   </si>
   <si>
     <t>Payment for New Service connection Kedarpur PH-2 W/ S Scheme Application No:- 1007977598 Reference ID: 106692950</t>
   </si>
   <si>
     <t>BILL/01210/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-256</t>
   </si>
   <si>
     <t>12/08/2024</t>
-  </si>
-[...64 lines deleted...]
-    <t>05/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -966,1042 +966,1042 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.6</v>
+        <v>18.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10.76</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>3.59</v>
       </c>
       <c r="Q4" s="4">
         <v>3.59</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>5.34</v>
+        <v>284.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>100.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>35.29</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>33.79</v>
+        <v>27.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>2.47</v>
+        <v>38.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>30.28</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>78.44</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="P8" s="4">
-        <v>284.95</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>100.54</v>
+        <v>0.16</v>
       </c>
       <c r="R8" s="4">
-        <v>35.29</v>
+        <v>16.66</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>46.54</v>
+        <v>5.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>38.6</v>
+        <v>33.79</v>
       </c>
       <c r="Q10" s="4">
-        <v>30.28</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>78.44</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>0.95</v>
+        <v>2.47</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>16.66</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
       <c r="P12" s="4">
-        <v>10.87</v>
+        <v>46.54</v>
       </c>
       <c r="Q12" s="4">
-        <v>9.98</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>91.83</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>90</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>0.96</v>
+        <v>11.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="P14" s="4">
-        <v>0.47</v>
+        <v>10.87</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>9.98</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>91.83</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>101</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>53</v>
+        <v>106</v>
       </c>
       <c r="P15" s="4">
-        <v>2.48</v>
+        <v>0.49</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P16" s="4">
+        <v>10.82</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>40</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="P17" s="4">
-        <v>11.73</v>
+        <v>0.96</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="P18" s="4">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>116</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="P19" s="4">
-        <v>10.82</v>
+        <v>2.48</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>500.4</v>