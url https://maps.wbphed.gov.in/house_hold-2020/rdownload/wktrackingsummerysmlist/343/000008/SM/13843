--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,65 +291,50 @@
     <t>22/03/2024</t>
   </si>
   <si>
     <t>RTOR000749/2023-2024</t>
   </si>
   <si>
     <t>584/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>Payment for New Service connection of Gangapur PH-2, W/S Scheme Application No- 1007196380 Reference ID:- 106231315</t>
   </si>
   <si>
     <t>BILL/02231/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-504</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/01/2026</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Gangapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>2400/AD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -756,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1634,185 +1619,122 @@
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>2760.12</v>
+        <v>11.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...29 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="A16" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>535.52</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>