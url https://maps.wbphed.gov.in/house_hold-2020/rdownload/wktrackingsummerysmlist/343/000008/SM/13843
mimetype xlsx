--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -967,54 +967,54 @@
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>4.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1211,54 +1211,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>373.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>75.61</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>20.22</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1274,54 +1274,54 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>49.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>48.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1400,54 +1400,54 @@
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>0.49</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1674,54 +1674,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>535.52</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>129.88</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>24.25</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>