--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,77 @@
     <t>BP-2024-25-504</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Gangapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000122/2024-2025</t>
   </si>
   <si>
     <t>2400/AD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Payment for New Service connection of Gangapur W/S Scheme PH-1 Application No- 1007196394 Reference ID:- 106231323</t>
+  </si>
+  <si>
+    <t>BILL/02753/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-567</t>
+  </si>
+  <si>
+    <t>17/02/2025</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum. (3 nos.), 200 cum. (2 nos.), 250 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 10 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Choto Banashyamnagar, Sibnagar, Gangapur, Purba Sripatinagar, Paschim Sripatinagar, Uttar Surendraganj Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 9779]</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>123/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1654,87 +1681,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>11.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.7</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P17" s="4">
+        <v>2760.12</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>78.93</v>
+      </c>
+      <c r="R17" s="4">
+        <v>2.86</v>
+      </c>
+      <c r="S17" s="4">
+        <v>66</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>3300.34</v>
+      </c>
+      <c r="P18" s="8">
+        <v>208.81</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>6.33</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>