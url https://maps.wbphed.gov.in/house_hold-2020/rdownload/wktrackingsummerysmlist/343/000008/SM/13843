--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -140,246 +140,246 @@
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (GANGAPUR PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/001034/2022-2023</t>
   </si>
   <si>
     <t>4153/AD</t>
   </si>
   <si>
     <t>19/08/2022</t>
   </si>
   <si>
     <t>03/10/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Construction of 150 cum. (3 nos.), 200 cum. (2 nos.), 250 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 10 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Choto Banashyamnagar, Sibnagar, Gangapur, Purba Sripatinagar, Paschim Sripatinagar, Uttar Surendraganj Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 9779]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>123/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Gangapur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (3rd Call)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000207/2023-2024</t>
+  </si>
+  <si>
+    <t>790/AD</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>Preparation of design (Pile and Pile Cap) drawing for foundation of 150 cum. capacity OHR of Gangapur PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_3, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/002074/2023-2024</t>
+  </si>
+  <si>
+    <t>770(A)/KSD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>13/12/2023</t>
+  </si>
+  <si>
+    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Making and fixing of permanent display board at headwork site of Banashyamnagar, Shibnagar, Gangapur, Chhoto Banashyamnagar PWSS under JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division P.H.E.D.</t>
+  </si>
+  <si>
+    <t>ORD/002117/2023-2024</t>
+  </si>
+  <si>
+    <t>933/KSD</t>
+  </si>
+  <si>
+    <t>19/12/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000106/2023-2024</t>
   </si>
   <si>
     <t>642/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000500/2023-2024</t>
   </si>
   <si>
     <t>4950/AD</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Gangapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_1, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002154/2023-2024</t>
   </si>
   <si>
     <t>800/AD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>M/S.SREEJIT ENTERPRISE</t>
   </si>
   <si>
     <t>Allied works for pile and pile cap portion regarding the construction of 1 no. 150 cum. capacity 20 mtr. staging height R.C.C. Over Head Reservoir as per departmental design, drawing and specification including R.C.C. Bored pile and pile cap upto pedestal &amp; Laying distribution system for providing FHTC, Platform, Road Restoration and Y junction for Augmentation of Chhoto Banashyamnagar, Sibnagar, Gangapur W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E.D. (Part-B) (SM/13835, SM/13844, SM/13843)</t>
   </si>
   <si>
-    <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>2752/AD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
-    <t>M/S. S.S. ENTERPRISE</t>
-[...53 lines deleted...]
-    <t>GEOTECHNICAL ENGINEERS CONSORTIUM</t>
+    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Gangapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000122/2024-2025</t>
+  </si>
+  <si>
+    <t>2400/AD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR MONDAL</t>
   </si>
   <si>
     <t>RTOR000954/2023-2024</t>
   </si>
   <si>
     <t>1688/AD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>RTOR000749/2023-2024</t>
   </si>
   <si>
     <t>584/AD</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>Payment for New Service connection of Gangapur PH-2, W/S Scheme Application No- 1007196380 Reference ID:- 106231315</t>
   </si>
   <si>
     <t>BILL/02231/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-504</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Gangapur W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte. (2nd Call)</t>
-[...16 lines deleted...]
-  <si>
     <t>Payment for New Service connection of Gangapur W/S Scheme PH-1 Application No- 1007196394 Reference ID:- 106231323</t>
   </si>
   <si>
     <t>BILL/02753/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-567</t>
   </si>
   <si>
     <t>17/02/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1032,845 +1032,845 @@
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>7.31</v>
+        <v>2760.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>78.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>2.86</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21.84</v>
+        <v>49.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>48.88</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>33.05</v>
+        <v>0.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>373.95</v>
+        <v>0.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>75.61</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>20.22</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>49.26</v>
+        <v>7.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>48.88</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.23</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.81</v>
+        <v>21.84</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>0.49</v>
+        <v>33.05</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.49</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P12" s="4">
-        <v>7.77</v>
+        <v>373.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>38.54</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>10.31</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>46</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>1.31</v>
+        <v>11.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="P14" s="4">
-        <v>4.53</v>
+        <v>7.77</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="P15" s="4">
-        <v>11.8</v>
+        <v>1.31</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="P16" s="4">
-        <v>4.7</v>
+        <v>4.53</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>63</v>
+        <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>2760.12</v>
+        <v>4.7</v>
       </c>
       <c r="Q17" s="4">
-        <v>78.93</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>2.86</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>3300.34</v>
       </c>
       <c r="P18" s="8">
-        <v>208.81</v>
+        <v>171.74</v>
       </c>
       <c r="Q18" s="8">
-        <v>6.33</v>
+        <v>5.2</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>