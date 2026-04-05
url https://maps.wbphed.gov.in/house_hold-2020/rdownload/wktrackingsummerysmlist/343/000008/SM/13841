--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,71 +219,50 @@
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Payment for New Service connection Uttar Surendraganj PH-2 W/ S Scheme Application No:- 1007942921 Reference ID: 106676151</t>
   </si>
   <si>
     <t>BILL/01208/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-258</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment for New Service connection PHED, Uttar Surendraganj PH-1 W/S Scheme Application No:- 1007907707 Reference ID No:- 106657687</t>
   </si>
   <si>
     <t>BILL/01207/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-257</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Uttar Surendraganj water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
   </si>
   <si>
     <t>Assistant Engineer -I,Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000799/2022-2023</t>
   </si>
   <si>
     <t>333/SMD</t>
   </si>
   <si>
     <t>07/02/2023</t>
   </si>
   <si>
     <t>08/12/2025</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
@@ -714,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -877,54 +856,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.42</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1121,54 +1100,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>48.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>45.41</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>92.87</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1381,266 +1360,203 @@
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>2760.12</v>
+        <v>18.51</v>
       </c>
       <c r="Q12" s="4">
-        <v>505.62</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>18.32</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>66</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>18.51</v>
+        <v>33.1</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>155.53</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>