--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -856,54 +856,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1100,54 +1100,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>48.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>45.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.87</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1462,88 +1462,88 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>33.1</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>6.4</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>19.33</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>155.53</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>56.22</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>36.15</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>