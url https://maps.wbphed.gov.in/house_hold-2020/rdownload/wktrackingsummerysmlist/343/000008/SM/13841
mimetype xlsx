--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,101 @@
     <t>07/02/2023</t>
   </si>
   <si>
     <t>08/12/2025</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
     <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Uttar Surendraganj W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002169/2023-2024</t>
   </si>
   <si>
     <t>810/AD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>R.S.CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Payment for New Service connection Uttar Surendraganj PH-2 W/ S Scheme Application No:- 1007942921 Reference ID: 106676151 Memo No- PMA/CCC/1569 Date- 29-11-2024</t>
+  </si>
+  <si>
+    <t>BILL/02409/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-529</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; fixing of main swtch &amp; Bus bar with allied works at PH-1 &amp; 2 of Uttar Surendraganj W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] (SM/13841)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>ORD/001561/2025-2026</t>
+  </si>
+  <si>
+    <t>434/AE-II/SMD</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum. (3 nos.), 200 cum. (2 nos.), 250 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 10 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Choto Banashyamnagar, Sibnagar, Gangapur, Purba Sripatinagar, Paschim Sripatinagar, Uttar Surendraganj Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 9779]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>123/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1476,87 +1527,272 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>33.1</v>
       </c>
       <c r="Q13" s="4">
         <v>6.4</v>
       </c>
       <c r="R13" s="4">
         <v>19.33</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P14" s="4">
+        <v>1.89</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16" s="4">
+        <v>2760.12</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>505.62</v>
+      </c>
+      <c r="R16" s="4">
+        <v>18.32</v>
+      </c>
+      <c r="S16" s="4">
+        <v>66</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>2918.3</v>
+      </c>
+      <c r="P17" s="8">
+        <v>561.84</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>19.25</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>