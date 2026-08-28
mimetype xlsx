--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,249 +113,249 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Conducting route survey, design distribution network and preparation &amp; submission of DPR for each of different new water supply scheme / each Augmentation water supply scheme (UTTAR SURENDRAGANJ PWSS) including Functional Household Tap Connection (FHTC) for implementation of JJM at Pathar Pratima Block under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer, Kakdwip Sub Division</t>
   </si>
   <si>
     <t>ORD/000989/2022-2023</t>
   </si>
   <si>
     <t>4150/AD</t>
   </si>
   <si>
     <t>19/08/2022</t>
   </si>
   <si>
     <t>03/10/2022</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Construction of 150 cum. (3 nos.), 200 cum. (2 nos.), 250 cum. (1 no.) Over Head Reservoir (OHR), (20 mtr. Staging Height) along with 10 nos. Pump House, Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) to all households including design &amp; drawing of pile foundation &amp; pile cap after soil investagation including O &amp; M of distribution system, rising main, FHTC for 1 year after completion of FHTC works for Choto Banashyamnagar, Sibnagar, Gangapur, Purba Sripatinagar, Paschim Sripatinagar, Uttar Surendraganj Water Supply Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. [No. of FHTC = 9779]</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_1, Kakdwip Sub Division,Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>123/AD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Uttar Surendraganj water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Patharpratima]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -I,Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000799/2022-2023</t>
+  </si>
+  <si>
+    <t>333/SMD</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>08/12/2025</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
+    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Uttar Surendraganj W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (3rd Call)</t>
+  </si>
+  <si>
+    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000208/2023-2024</t>
+  </si>
+  <si>
+    <t>791/AD</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>08/07/2023</t>
+  </si>
+  <si>
+    <t>M/S. BOSE CONCERN</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000114/2023-2024</t>
   </si>
   <si>
     <t>650/AD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000300/2023-2024</t>
   </si>
   <si>
     <t>3095/AD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
+    <t>Construction of boundary wall along with Land Development and Plinth Protection and Approach Road for Pump House at Head Work Site of Uttar Surendraganj W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/002169/2023-2024</t>
+  </si>
+  <si>
+    <t>810/AD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>R.S.CONSTRUCTION CO.</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with Land Development, Plinth Protection and Approach Road for Pump House at 2nd Tubewell Site of Uttar Surendraganj W/S scheme, Block : Pathar Pratima under JJM of Kakdwip Sub-Division under Alipore Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Juniour Engineer_5, Kakdwip Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002281/2023-2024</t>
   </si>
   <si>
     <t>917/AD</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>24/03/2024</t>
   </si>
   <si>
     <t>M/S MODINA ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of 02 Nos. 250mm x 150mm dia. 360 mtr. deep Tubewell by D.R. Rig method using UPVC Pipe &amp; Pre-packed Resin Bonded Gravel Filter at 1st and 2nd Tubewell Site of Uttar Surendraganj W/S Scheme, Block - Pathar Pratima for implementation of JJM under Kakdwip Sub-Division of Alipore Division, P.H.E. Dte. (3rd Call)</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000574/2023-2024</t>
   </si>
   <si>
     <t>72/AD</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>RTOR000679/2023-2024</t>
   </si>
   <si>
     <t>445/AD</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Payment for New Service connection PHED, Uttar Surendraganj PH-1 W/S Scheme Application No:- 1007907707 Reference ID No:- 106657687</t>
+  </si>
+  <si>
+    <t>BILL/01207/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-257</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment for New Service connection Uttar Surendraganj PH-2 W/ S Scheme Application No:- 1007942921 Reference ID: 106676151</t>
   </si>
   <si>
     <t>BILL/01208/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-258</t>
   </si>
   <si>
-    <t>12/08/2024</t>
-[...53 lines deleted...]
-    <t>R.S.CONSTRUCTION CO.</t>
+    <t>Supply &amp; fixing of main swtch &amp; Bus bar with allied works at PH-1 &amp; 2 of Uttar Surendraganj W/S Scheme under JJM under South 24-Pgs Mechanical Division,PHE Dte. [Block-Pathar Pratima] (SM/13841)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>ORD/001561/2025-2026</t>
+  </si>
+  <si>
+    <t>434/AE-II/SMD</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
   </si>
   <si>
     <t>Payment for New Service connection Uttar Surendraganj PH-2 W/ S Scheme Application No:- 1007942921 Reference ID: 106676151 Memo No- PMA/CCC/1569 Date- 29-11-2024</t>
   </si>
   <si>
     <t>BILL/02409/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-529</t>
   </si>
   <si>
     <t>17/01/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -945,810 +945,810 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>6.62</v>
+        <v>2760.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>505.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>18.32</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>19.51</v>
+        <v>18.51</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>11.79</v>
+        <v>48.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>45.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.87</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>48.89</v>
+        <v>6.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>45.41</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>92.87</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>1.15</v>
+        <v>19.51</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>1.43</v>
+        <v>33.1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>19.33</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>6.68</v>
+        <v>11.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="P11" s="4">
-        <v>3.43</v>
+        <v>1.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="P12" s="4">
-        <v>18.51</v>
+        <v>1.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>33.1</v>
+        <v>3.43</v>
       </c>
       <c r="Q13" s="4">
-        <v>6.4</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>19.33</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.89</v>
+        <v>6.68</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="P15" s="4">
         <v>0.77</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="P16" s="4">
-        <v>2760.12</v>
+        <v>1.89</v>
       </c>
       <c r="Q16" s="4">
-        <v>505.62</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>18.32</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>2918.3</v>